--- v0 (2026-07-03)
+++ v1 (2026-08-27)
@@ -2,87 +2,96 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\ACCOUNTING-EXTERNAL REPORTING\2026\Admin\Historical Financials\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1530048E-6D32-4665-8C1E-5858A2F6811A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F15547FC-EAB0-416B-B8C8-DD00D263AD55}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Income Statement - Consolidated" sheetId="2" r:id="rId1"/>
     <sheet name="Balance Sheet Summary" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Balance Sheet Summary'!$A:$A</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Income Statement - Consolidated'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="FW53" i="2" l="1"/>
+  <c r="FP39" i="1" l="1"/>
+  <c r="FP31" i="1"/>
+  <c r="FP40" i="1" s="1"/>
+  <c r="FP20" i="1"/>
+  <c r="FP15" i="1"/>
+  <c r="FY23" i="2"/>
+  <c r="FY29" i="2" s="1"/>
+  <c r="FY19" i="2"/>
+  <c r="FY13" i="2"/>
+  <c r="FW53" i="2"/>
   <c r="FW52" i="2"/>
   <c r="FW49" i="2"/>
   <c r="FW48" i="2"/>
   <c r="FW43" i="2"/>
   <c r="FW35" i="2"/>
   <c r="FW31" i="2"/>
   <c r="FW29" i="2"/>
   <c r="FW23" i="2"/>
   <c r="FW19" i="2"/>
   <c r="FW13" i="2"/>
   <c r="FO40" i="1"/>
   <c r="FO39" i="1"/>
   <c r="FO31" i="1"/>
   <c r="FO20" i="1"/>
   <c r="FO15" i="1"/>
   <c r="FU53" i="2"/>
   <c r="FU52" i="2"/>
   <c r="FU49" i="2"/>
   <c r="FU48" i="2"/>
   <c r="FU43" i="2"/>
   <c r="FU35" i="2"/>
   <c r="FU31" i="2"/>
   <c r="FU29" i="2"/>
   <c r="FU23" i="2"/>
   <c r="FU19" i="2"/>
@@ -173,51 +182,53 @@
   <c r="FE23" i="2"/>
   <c r="FE19" i="2"/>
   <c r="FE29" i="2" s="1"/>
   <c r="FE13" i="2"/>
   <c r="FE39" i="1"/>
   <c r="FE31" i="1"/>
   <c r="FE15" i="1"/>
   <c r="FE20" i="1" s="1"/>
   <c r="FC39" i="1"/>
   <c r="FC31" i="1"/>
   <c r="FC15" i="1"/>
   <c r="FC20" i="1" s="1"/>
   <c r="FC23" i="2"/>
   <c r="FC19" i="2"/>
   <c r="FC29" i="2" s="1"/>
   <c r="FC13" i="2"/>
   <c r="FA23" i="2"/>
   <c r="FA19" i="2"/>
   <c r="FA13" i="2"/>
   <c r="FA39" i="1"/>
   <c r="FA31" i="1"/>
   <c r="FA15" i="1"/>
   <c r="FA20" i="1" s="1"/>
   <c r="EY13" i="2"/>
   <c r="C41" i="2"/>
-  <c r="FM31" i="2" l="1"/>
+  <c r="FY31" i="2" l="1"/>
+  <c r="FY35" i="2" s="1"/>
+  <c r="FM31" i="2"/>
   <c r="FM35" i="2" s="1"/>
   <c r="FO31" i="2"/>
   <c r="FO35" i="2" s="1"/>
   <c r="FO43" i="2" s="1"/>
   <c r="FK31" i="2"/>
   <c r="FK35" i="2" s="1"/>
   <c r="FQ48" i="2"/>
   <c r="FQ53" i="2"/>
   <c r="FQ52" i="2"/>
   <c r="FQ49" i="2"/>
   <c r="FI53" i="2"/>
   <c r="FI48" i="2"/>
   <c r="FI52" i="2"/>
   <c r="FC31" i="2"/>
   <c r="FC35" i="2" s="1"/>
   <c r="FG31" i="2"/>
   <c r="FG35" i="2" s="1"/>
   <c r="FA31" i="2"/>
   <c r="FA35" i="2" s="1"/>
   <c r="FE31" i="2"/>
   <c r="FE35" i="2" s="1"/>
   <c r="FC40" i="1"/>
   <c r="FE40" i="1"/>
   <c r="FA40" i="1"/>
   <c r="EY23" i="2"/>
@@ -418,51 +429,54 @@
   <c r="U29" i="2" s="1"/>
   <c r="S19" i="2"/>
   <c r="S29" i="2" s="1"/>
   <c r="Q19" i="2"/>
   <c r="Q29" i="2" s="1"/>
   <c r="O19" i="2"/>
   <c r="M19" i="2"/>
   <c r="M29" i="2" s="1"/>
   <c r="K19" i="2"/>
   <c r="K29" i="2" s="1"/>
   <c r="I19" i="2"/>
   <c r="I29" i="2" s="1"/>
   <c r="G19" i="2"/>
   <c r="E19" i="2"/>
   <c r="E29" i="2" s="1"/>
   <c r="C19" i="2"/>
   <c r="C29" i="2" s="1"/>
   <c r="EY39" i="1"/>
   <c r="EY31" i="1"/>
   <c r="EY15" i="1"/>
   <c r="EW39" i="1"/>
   <c r="EW31" i="1"/>
   <c r="EW15" i="1"/>
   <c r="EW20" i="1" s="1"/>
   <c r="EW13" i="2"/>
-  <c r="FK52" i="2" l="1"/>
+  <c r="FY53" i="2" l="1"/>
+  <c r="FY52" i="2"/>
+  <c r="FY43" i="2"/>
+  <c r="FK52" i="2"/>
   <c r="FK53" i="2"/>
   <c r="FK43" i="2"/>
   <c r="FO52" i="2"/>
   <c r="FO53" i="2"/>
   <c r="FO49" i="2"/>
   <c r="FO48" i="2"/>
   <c r="G29" i="2"/>
   <c r="O29" i="2"/>
   <c r="W29" i="2"/>
   <c r="AE29" i="2"/>
   <c r="AM29" i="2"/>
   <c r="AU29" i="2"/>
   <c r="BC29" i="2"/>
   <c r="BK29" i="2"/>
   <c r="BS29" i="2"/>
   <c r="CA29" i="2"/>
   <c r="CI29" i="2"/>
   <c r="CQ29" i="2"/>
   <c r="CY29" i="2"/>
   <c r="DG29" i="2"/>
   <c r="DO29" i="2"/>
   <c r="DW29" i="2"/>
   <c r="EE29" i="2"/>
   <c r="EM29" i="2"/>
   <c r="EU29" i="2"/>
@@ -496,51 +510,53 @@
   <c r="EW43" i="2" s="1"/>
   <c r="EW40" i="1"/>
   <c r="EY40" i="1"/>
   <c r="EY31" i="2"/>
   <c r="EY35" i="2" s="1"/>
   <c r="EU39" i="1"/>
   <c r="EU31" i="1"/>
   <c r="EU15" i="1"/>
   <c r="EU20" i="1" s="1"/>
   <c r="EU13" i="2"/>
   <c r="ES39" i="1"/>
   <c r="ES31" i="1"/>
   <c r="ES15" i="1"/>
   <c r="ES20" i="1" s="1"/>
   <c r="ES13" i="2"/>
   <c r="EQ39" i="1"/>
   <c r="EQ31" i="1"/>
   <c r="EQ15" i="1"/>
   <c r="EQ20" i="1" s="1"/>
   <c r="EO13" i="2"/>
   <c r="EO39" i="1"/>
   <c r="EO31" i="1"/>
   <c r="EO15" i="1"/>
   <c r="EO20" i="1" s="1"/>
   <c r="EM13" i="2"/>
-  <c r="FK49" i="2" l="1"/>
+  <c r="FY49" i="2" l="1"/>
+  <c r="FY48" i="2"/>
+  <c r="FK49" i="2"/>
   <c r="FK48" i="2"/>
   <c r="FM49" i="2"/>
   <c r="FM48" i="2"/>
   <c r="FA48" i="2"/>
   <c r="EY53" i="2"/>
   <c r="EY43" i="2"/>
   <c r="EY52" i="2"/>
   <c r="EO31" i="2"/>
   <c r="EO35" i="2" s="1"/>
   <c r="EO43" i="2" s="1"/>
   <c r="ES31" i="2"/>
   <c r="ES35" i="2" s="1"/>
   <c r="ES43" i="2" s="1"/>
   <c r="EU40" i="1"/>
   <c r="EU31" i="2"/>
   <c r="EU35" i="2" s="1"/>
   <c r="EU43" i="2" s="1"/>
   <c r="ES40" i="1"/>
   <c r="EQ40" i="1"/>
   <c r="EM31" i="2"/>
   <c r="EM35" i="2" s="1"/>
   <c r="EM43" i="2" s="1"/>
   <c r="EO40" i="1"/>
   <c r="EY49" i="2" l="1"/>
   <c r="EY48" i="2"/>
@@ -739,51 +755,51 @@
   <c r="CW52" i="2"/>
   <c r="CW13" i="2"/>
   <c r="CW31" i="2" l="1"/>
   <c r="CW35" i="2" s="1"/>
   <c r="CW43" i="2" s="1"/>
   <c r="CS13" i="2"/>
   <c r="CS31" i="2" l="1"/>
   <c r="CS35" i="2" s="1"/>
   <c r="CS43" i="2" s="1"/>
   <c r="CQ13" i="2" l="1"/>
   <c r="CQ31" i="2" l="1"/>
   <c r="CQ35" i="2" s="1"/>
   <c r="CQ43" i="2" s="1"/>
   <c r="CO13" i="2"/>
   <c r="CO31" i="2" l="1"/>
   <c r="CO35" i="2" s="1"/>
   <c r="CO43" i="2" s="1"/>
   <c r="CM13" i="2"/>
   <c r="CM31" i="2" l="1"/>
   <c r="CM35" i="2" s="1"/>
   <c r="CM43" i="2" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="154">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="155">
   <si>
     <t>CREDIT ACCEPTANCE CORPORATION</t>
   </si>
   <si>
     <t>Consolidated Balance Sheets</t>
   </si>
   <si>
     <t>Assets</t>
   </si>
   <si>
     <t>Restricted cash and cash equivalents</t>
   </si>
   <si>
     <t>Restricted securities available for sale</t>
   </si>
   <si>
     <t>Loans receivable</t>
   </si>
   <si>
     <t>Allowance for credit losses</t>
   </si>
   <si>
     <t>Loans receivable, net</t>
   </si>
   <si>
@@ -1202,50 +1218,53 @@
   </si>
   <si>
     <t>Loss on sale of building</t>
   </si>
   <si>
     <t>Q3 2024</t>
   </si>
   <si>
     <t>Q4 2024</t>
   </si>
   <si>
     <t>Q1 2025</t>
   </si>
   <si>
     <t>Q2 2025</t>
   </si>
   <si>
     <t>Q3 2025</t>
   </si>
   <si>
     <t>Q4 2025</t>
   </si>
   <si>
     <t>Q1 2026</t>
   </si>
+  <si>
+    <t>Q2 2026</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="m/d/yy;@"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="0.0%"/>
     <numFmt numFmtId="167" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="168" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;?_);_(@_)"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -1496,72 +1515,66 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
-[...7 lines deleted...]
-      </bottom>
+      <right/>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="120">
+  <cellXfs count="117">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -1693,79 +1706,76 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="2" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="2" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="3" fillId="2" borderId="19" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="13" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="7" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="11" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="3" fillId="2" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="20" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="20" xfId="0" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="3" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2044,658 +2054,660 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:FY68"/>
+  <dimension ref="A1:FZ68"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="7" topLeftCell="FA8" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="7" topLeftCell="FQ8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A2" sqref="A2:AU2"/>
       <selection pane="topRight" activeCell="A2" sqref="A2:AU2"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:AU2"/>
-      <selection pane="bottomRight" activeCell="FW54" sqref="FW54"/>
+      <selection pane="bottomRight" activeCell="FY29" sqref="FY29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="73.42578125" style="2" customWidth="1"/>
-[...22 lines deleted...]
-    <col min="24" max="24" width="1.28515625" style="2" customWidth="1"/>
+    <col min="1" max="1" width="73.453125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="1.26953125" style="2" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="13.7265625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="1.26953125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="13.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="1.26953125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="13.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="1.26953125" style="2" customWidth="1"/>
+    <col min="9" max="9" width="13.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="1.26953125" style="2" customWidth="1"/>
+    <col min="11" max="11" width="13.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="1.26953125" style="2" customWidth="1"/>
+    <col min="13" max="13" width="13.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="1.26953125" style="2" customWidth="1"/>
+    <col min="15" max="15" width="13.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="1.26953125" style="2" customWidth="1"/>
+    <col min="17" max="17" width="13.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="1.26953125" style="2" customWidth="1"/>
+    <col min="19" max="19" width="13.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="1.26953125" style="2" customWidth="1"/>
+    <col min="21" max="21" width="13.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="1.26953125" style="2" customWidth="1"/>
+    <col min="23" max="23" width="13.453125" style="2" customWidth="1"/>
+    <col min="24" max="24" width="1.26953125" style="2" customWidth="1"/>
     <col min="25" max="25" width="14" style="2" customWidth="1"/>
-    <col min="26" max="26" width="1.28515625" style="2" customWidth="1"/>
-[...38 lines deleted...]
-    <col min="65" max="65" width="15.7109375" style="48" customWidth="1"/>
+    <col min="26" max="26" width="1.26953125" style="2" customWidth="1"/>
+    <col min="27" max="27" width="14.453125" style="2" customWidth="1"/>
+    <col min="28" max="28" width="1.26953125" style="2" customWidth="1"/>
+    <col min="29" max="29" width="14.453125" style="2" customWidth="1"/>
+    <col min="30" max="30" width="1.26953125" style="2" customWidth="1"/>
+    <col min="31" max="31" width="15.7265625" style="2" customWidth="1"/>
+    <col min="32" max="32" width="1.26953125" style="2" customWidth="1"/>
+    <col min="33" max="33" width="15.7265625" style="2" customWidth="1"/>
+    <col min="34" max="34" width="1.26953125" style="2" customWidth="1"/>
+    <col min="35" max="35" width="14.453125" style="2" customWidth="1"/>
+    <col min="36" max="36" width="1.26953125" style="2" customWidth="1"/>
+    <col min="37" max="37" width="14.453125" style="2" customWidth="1"/>
+    <col min="38" max="38" width="1.26953125" style="2" customWidth="1"/>
+    <col min="39" max="39" width="15.7265625" style="2" customWidth="1"/>
+    <col min="40" max="40" width="1.26953125" style="2" customWidth="1"/>
+    <col min="41" max="41" width="15.7265625" style="2" customWidth="1"/>
+    <col min="42" max="42" width="1.26953125" style="2" customWidth="1"/>
+    <col min="43" max="43" width="15.7265625" style="2" customWidth="1"/>
+    <col min="44" max="44" width="1.26953125" style="2" customWidth="1"/>
+    <col min="45" max="45" width="15.7265625" style="2" customWidth="1"/>
+    <col min="46" max="46" width="1.453125" style="2" customWidth="1"/>
+    <col min="47" max="47" width="15.7265625" style="2" customWidth="1"/>
+    <col min="48" max="48" width="1.54296875" style="2" customWidth="1"/>
+    <col min="49" max="49" width="15.7265625" style="2" customWidth="1"/>
+    <col min="50" max="50" width="1.54296875" style="2" customWidth="1"/>
+    <col min="51" max="51" width="15.7265625" style="2" customWidth="1"/>
+    <col min="52" max="52" width="1.453125" style="2" customWidth="1"/>
+    <col min="53" max="53" width="15.7265625" style="2" customWidth="1"/>
+    <col min="54" max="54" width="1.453125" style="2" customWidth="1"/>
+    <col min="55" max="55" width="12.7265625" style="2" customWidth="1"/>
+    <col min="56" max="56" width="1.54296875" style="2" customWidth="1"/>
+    <col min="57" max="57" width="12.7265625" style="2" customWidth="1"/>
+    <col min="58" max="58" width="1.453125" style="2" customWidth="1"/>
+    <col min="59" max="59" width="15.7265625" style="48" customWidth="1"/>
+    <col min="60" max="60" width="1.453125" style="48" customWidth="1"/>
+    <col min="61" max="61" width="15.7265625" style="48" customWidth="1"/>
+    <col min="62" max="62" width="1.453125" style="48" customWidth="1"/>
+    <col min="63" max="63" width="12.81640625" style="48" bestFit="1" customWidth="1"/>
+    <col min="64" max="64" width="1.453125" style="48" customWidth="1"/>
+    <col min="65" max="65" width="15.7265625" style="48" customWidth="1"/>
     <col min="66" max="66" width="2" style="48" customWidth="1"/>
-    <col min="67" max="67" width="15.85546875" style="48" customWidth="1"/>
+    <col min="67" max="67" width="15.81640625" style="48" customWidth="1"/>
     <col min="68" max="68" width="2" style="48" customWidth="1"/>
-    <col min="69" max="69" width="15.85546875" style="48" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="81" max="81" width="15.85546875" style="48" customWidth="1"/>
+    <col min="69" max="69" width="15.81640625" style="48" customWidth="1"/>
+    <col min="70" max="70" width="2.26953125" style="48" customWidth="1"/>
+    <col min="71" max="71" width="15.81640625" style="48" customWidth="1"/>
+    <col min="72" max="72" width="2.453125" style="48" customWidth="1"/>
+    <col min="73" max="73" width="15.81640625" style="48" customWidth="1"/>
+    <col min="74" max="74" width="2.453125" style="48" customWidth="1"/>
+    <col min="75" max="75" width="15.81640625" style="48" customWidth="1"/>
+    <col min="76" max="76" width="2.7265625" style="48" customWidth="1"/>
+    <col min="77" max="77" width="15.81640625" style="48" customWidth="1"/>
+    <col min="78" max="78" width="2.7265625" style="48" customWidth="1"/>
+    <col min="79" max="79" width="15.81640625" style="48" customWidth="1"/>
+    <col min="80" max="80" width="2.7265625" style="48" customWidth="1"/>
+    <col min="81" max="81" width="15.81640625" style="48" customWidth="1"/>
     <col min="82" max="82" width="2" style="48" customWidth="1"/>
-    <col min="83" max="83" width="15.7109375" style="48" customWidth="1"/>
+    <col min="83" max="83" width="15.7265625" style="48" customWidth="1"/>
     <col min="84" max="84" width="2" style="48" customWidth="1"/>
-    <col min="85" max="85" width="15.7109375" style="48" customWidth="1"/>
+    <col min="85" max="85" width="15.7265625" style="48" customWidth="1"/>
     <col min="86" max="86" width="2" style="48" customWidth="1"/>
-    <col min="87" max="87" width="15.7109375" style="48" customWidth="1"/>
+    <col min="87" max="87" width="15.7265625" style="48" customWidth="1"/>
     <col min="88" max="88" width="2" style="48" customWidth="1"/>
     <col min="89" max="89" width="16" style="32" customWidth="1"/>
     <col min="90" max="90" width="2" style="48" customWidth="1"/>
     <col min="91" max="91" width="16" style="32" customWidth="1"/>
     <col min="92" max="92" width="2" style="32" customWidth="1"/>
     <col min="93" max="93" width="16" style="32" customWidth="1"/>
     <col min="94" max="94" width="2" style="32" customWidth="1"/>
     <col min="95" max="95" width="16" style="32" customWidth="1"/>
     <col min="96" max="96" width="2" style="32" customWidth="1"/>
     <col min="97" max="97" width="16" style="32" customWidth="1"/>
     <col min="98" max="98" width="2" style="32" customWidth="1"/>
     <col min="99" max="99" width="16" style="32" customWidth="1"/>
     <col min="100" max="100" width="2" style="32" customWidth="1"/>
     <col min="101" max="101" width="16" style="32" customWidth="1"/>
     <col min="102" max="102" width="2" style="32" customWidth="1"/>
     <col min="103" max="103" width="16" style="32" customWidth="1"/>
-    <col min="104" max="104" width="2.140625" style="32" customWidth="1"/>
+    <col min="104" max="104" width="2.1796875" style="32" customWidth="1"/>
     <col min="105" max="105" width="16" style="32" customWidth="1"/>
-    <col min="106" max="106" width="2.140625" style="32" customWidth="1"/>
+    <col min="106" max="106" width="2.1796875" style="32" customWidth="1"/>
     <col min="107" max="107" width="16" style="32" customWidth="1"/>
-    <col min="108" max="108" width="2.140625" style="32" customWidth="1"/>
+    <col min="108" max="108" width="2.1796875" style="32" customWidth="1"/>
     <col min="109" max="109" width="16" style="32" customWidth="1"/>
-    <col min="110" max="110" width="2.140625" style="32" customWidth="1"/>
+    <col min="110" max="110" width="2.1796875" style="32" customWidth="1"/>
     <col min="111" max="111" width="16" style="32" customWidth="1"/>
-    <col min="112" max="112" width="2.140625" style="32" customWidth="1"/>
-[...46 lines deleted...]
-    <col min="159" max="159" width="12.7109375" style="32" customWidth="1"/>
+    <col min="112" max="112" width="2.1796875" style="32" customWidth="1"/>
+    <col min="113" max="113" width="15.81640625" style="32" customWidth="1"/>
+    <col min="114" max="114" width="2.1796875" style="32" customWidth="1"/>
+    <col min="115" max="115" width="15.81640625" style="32" customWidth="1"/>
+    <col min="116" max="116" width="2.1796875" style="32" customWidth="1"/>
+    <col min="117" max="117" width="15.81640625" style="32" customWidth="1"/>
+    <col min="118" max="118" width="2.1796875" style="32" customWidth="1"/>
+    <col min="119" max="119" width="15.81640625" style="32" customWidth="1"/>
+    <col min="120" max="120" width="2.1796875" style="32" customWidth="1"/>
+    <col min="121" max="121" width="15.81640625" style="32" customWidth="1"/>
+    <col min="122" max="122" width="2.1796875" style="32" customWidth="1"/>
+    <col min="123" max="123" width="15.81640625" style="32" customWidth="1"/>
+    <col min="124" max="124" width="2.1796875" style="32" customWidth="1"/>
+    <col min="125" max="125" width="15.81640625" style="32" customWidth="1"/>
+    <col min="126" max="126" width="2.1796875" style="32" customWidth="1"/>
+    <col min="127" max="127" width="15.81640625" style="32" customWidth="1"/>
+    <col min="128" max="128" width="2.1796875" style="32" customWidth="1"/>
+    <col min="129" max="129" width="15.81640625" style="32" customWidth="1"/>
+    <col min="130" max="130" width="2.1796875" style="32" customWidth="1"/>
+    <col min="131" max="131" width="15.81640625" style="32" customWidth="1"/>
+    <col min="132" max="132" width="2.1796875" style="32" customWidth="1"/>
+    <col min="133" max="133" width="15.81640625" style="32" customWidth="1"/>
+    <col min="134" max="134" width="2.1796875" style="32" customWidth="1"/>
+    <col min="135" max="135" width="12.7265625" style="32" customWidth="1"/>
+    <col min="136" max="136" width="2.1796875" style="32" customWidth="1"/>
+    <col min="137" max="137" width="12.7265625" style="32" customWidth="1"/>
+    <col min="138" max="138" width="2.1796875" style="32" customWidth="1"/>
+    <col min="139" max="139" width="12.7265625" style="32" customWidth="1"/>
+    <col min="140" max="140" width="2.1796875" style="32" customWidth="1"/>
+    <col min="141" max="141" width="12.7265625" style="32" customWidth="1"/>
+    <col min="142" max="142" width="1.81640625" style="32" customWidth="1"/>
+    <col min="143" max="143" width="12.7265625" style="32" customWidth="1"/>
+    <col min="144" max="144" width="2.26953125" style="32" customWidth="1"/>
+    <col min="145" max="145" width="12.7265625" style="32" customWidth="1"/>
+    <col min="146" max="146" width="2.26953125" style="32" customWidth="1"/>
+    <col min="147" max="147" width="12.7265625" style="32" customWidth="1"/>
+    <col min="148" max="148" width="2.26953125" style="46" customWidth="1"/>
+    <col min="149" max="149" width="12.7265625" style="46" customWidth="1"/>
+    <col min="150" max="150" width="2.26953125" style="46" customWidth="1"/>
+    <col min="151" max="151" width="12.7265625" style="46" customWidth="1"/>
+    <col min="152" max="152" width="2.26953125" style="32" customWidth="1"/>
+    <col min="153" max="153" width="12.7265625" style="32" customWidth="1"/>
+    <col min="154" max="154" width="2.26953125" style="32" customWidth="1"/>
+    <col min="155" max="155" width="12.7265625" style="32" customWidth="1"/>
+    <col min="156" max="156" width="2.26953125" style="32" customWidth="1"/>
+    <col min="157" max="157" width="12.7265625" style="32" customWidth="1"/>
+    <col min="158" max="158" width="2.26953125" style="32" customWidth="1"/>
+    <col min="159" max="159" width="12.7265625" style="32" customWidth="1"/>
     <col min="160" max="160" width="2" style="32" customWidth="1"/>
-    <col min="161" max="161" width="12.7109375" style="32" bestFit="1" customWidth="1"/>
+    <col min="161" max="161" width="12.7265625" style="32" bestFit="1" customWidth="1"/>
     <col min="162" max="162" width="2" style="32" customWidth="1"/>
-    <col min="163" max="163" width="12.7109375" style="32" bestFit="1" customWidth="1"/>
+    <col min="163" max="163" width="12.7265625" style="32" bestFit="1" customWidth="1"/>
     <col min="164" max="164" width="2" style="32" customWidth="1"/>
-    <col min="165" max="165" width="12.7109375" style="32" customWidth="1"/>
+    <col min="165" max="165" width="12.7265625" style="32" customWidth="1"/>
     <col min="166" max="166" width="2" style="32" customWidth="1"/>
-    <col min="167" max="167" width="12.7109375" style="32" bestFit="1" customWidth="1"/>
+    <col min="167" max="167" width="12.7265625" style="32" bestFit="1" customWidth="1"/>
     <col min="168" max="168" width="2" style="32" customWidth="1"/>
-    <col min="169" max="169" width="12.7109375" style="32" bestFit="1" customWidth="1"/>
+    <col min="169" max="169" width="12.7265625" style="32" bestFit="1" customWidth="1"/>
     <col min="170" max="170" width="2" style="32" customWidth="1"/>
-    <col min="171" max="171" width="12.7109375" style="32" customWidth="1"/>
+    <col min="171" max="171" width="12.7265625" style="32" customWidth="1"/>
     <col min="172" max="172" width="2" style="32" customWidth="1"/>
-    <col min="173" max="173" width="12.7109375" style="32" customWidth="1"/>
+    <col min="173" max="173" width="12.7265625" style="32" customWidth="1"/>
     <col min="174" max="174" width="2" style="32" customWidth="1"/>
-    <col min="175" max="175" width="12.7109375" style="32" customWidth="1"/>
+    <col min="175" max="175" width="12.7265625" style="32" customWidth="1"/>
     <col min="176" max="176" width="2" style="32" customWidth="1"/>
-    <col min="177" max="177" width="12.7109375" style="32" customWidth="1"/>
+    <col min="177" max="177" width="12.7265625" style="32" customWidth="1"/>
     <col min="178" max="178" width="2" style="32" customWidth="1"/>
-    <col min="179" max="179" width="12.7109375" style="32" customWidth="1"/>
-    <col min="180" max="16384" width="9.140625" style="32"/>
+    <col min="179" max="179" width="12.7265625" style="32" customWidth="1"/>
+    <col min="180" max="180" width="2" style="32" customWidth="1"/>
+    <col min="181" max="181" width="12.7265625" style="32" customWidth="1"/>
+    <col min="182" max="16384" width="9.1796875" style="32"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:181" ht="15" x14ac:dyDescent="0.25">
-[...42 lines deleted...]
-      <c r="AQ1" s="116"/>
+    <row r="1" spans="1:182" x14ac:dyDescent="0.3">
+      <c r="A1" s="112"/>
+      <c r="B1" s="114"/>
+      <c r="C1" s="114"/>
+      <c r="D1" s="114"/>
+      <c r="E1" s="114"/>
+      <c r="F1" s="114"/>
+      <c r="G1" s="114"/>
+      <c r="H1" s="114"/>
+      <c r="I1" s="114"/>
+      <c r="J1" s="114"/>
+      <c r="K1" s="114"/>
+      <c r="L1" s="114"/>
+      <c r="M1" s="114"/>
+      <c r="N1" s="114"/>
+      <c r="O1" s="114"/>
+      <c r="P1" s="114"/>
+      <c r="Q1" s="114"/>
+      <c r="R1" s="114"/>
+      <c r="S1" s="114"/>
+      <c r="T1" s="114"/>
+      <c r="U1" s="114"/>
+      <c r="V1" s="114"/>
+      <c r="W1" s="114"/>
+      <c r="X1" s="114"/>
+      <c r="Y1" s="114"/>
+      <c r="Z1" s="114"/>
+      <c r="AA1" s="114"/>
+      <c r="AB1" s="114"/>
+      <c r="AC1" s="114"/>
+      <c r="AD1" s="114"/>
+      <c r="AE1" s="114"/>
+      <c r="AF1" s="114"/>
+      <c r="AG1" s="114"/>
+      <c r="AH1" s="114"/>
+      <c r="AI1" s="114"/>
+      <c r="AJ1" s="114"/>
+      <c r="AK1" s="114"/>
+      <c r="AL1" s="114"/>
+      <c r="AM1" s="114"/>
+      <c r="AN1" s="114"/>
+      <c r="AO1" s="114"/>
+      <c r="AP1" s="114"/>
+      <c r="AQ1" s="114"/>
       <c r="AR1" s="1"/>
       <c r="AS1" s="32"/>
       <c r="AT1" s="32"/>
       <c r="AU1" s="32"/>
       <c r="AV1" s="32"/>
       <c r="AW1" s="32"/>
       <c r="AX1" s="32"/>
       <c r="AY1" s="32"/>
       <c r="AZ1" s="32"/>
       <c r="BA1" s="32"/>
       <c r="BB1" s="32"/>
       <c r="BC1" s="32"/>
       <c r="BD1" s="32"/>
       <c r="BE1" s="32"/>
       <c r="BF1" s="32"/>
       <c r="BG1" s="46"/>
       <c r="BH1" s="46"/>
       <c r="BI1" s="46"/>
       <c r="BJ1" s="46"/>
       <c r="BK1" s="46"/>
       <c r="BL1" s="46"/>
       <c r="BM1" s="46"/>
       <c r="BN1" s="46"/>
       <c r="BO1" s="46"/>
       <c r="BP1" s="46"/>
       <c r="BQ1" s="46"/>
       <c r="BR1" s="46"/>
       <c r="BS1" s="46"/>
       <c r="BT1" s="46"/>
       <c r="BU1" s="46"/>
       <c r="BV1" s="46"/>
       <c r="BW1" s="46"/>
       <c r="BX1" s="46"/>
       <c r="BY1" s="46"/>
       <c r="BZ1" s="46"/>
       <c r="CA1" s="46"/>
       <c r="CB1" s="46"/>
       <c r="CC1" s="46"/>
       <c r="CD1" s="46"/>
       <c r="CE1" s="46"/>
       <c r="CF1" s="46"/>
       <c r="CG1" s="46"/>
       <c r="CH1" s="46"/>
       <c r="CI1" s="46"/>
       <c r="CJ1" s="46"/>
       <c r="CL1" s="46"/>
     </row>
-    <row r="2" spans="1:181" ht="15" x14ac:dyDescent="0.25">
-[...88 lines deleted...]
-      <c r="CI2" s="115"/>
+    <row r="2" spans="1:182" x14ac:dyDescent="0.3">
+      <c r="A2" s="112" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="113"/>
+      <c r="C2" s="113"/>
+      <c r="D2" s="113"/>
+      <c r="E2" s="113"/>
+      <c r="F2" s="113"/>
+      <c r="G2" s="113"/>
+      <c r="H2" s="113"/>
+      <c r="I2" s="113"/>
+      <c r="J2" s="113"/>
+      <c r="K2" s="113"/>
+      <c r="L2" s="113"/>
+      <c r="M2" s="113"/>
+      <c r="N2" s="113"/>
+      <c r="O2" s="113"/>
+      <c r="P2" s="113"/>
+      <c r="Q2" s="113"/>
+      <c r="R2" s="113"/>
+      <c r="S2" s="113"/>
+      <c r="T2" s="113"/>
+      <c r="U2" s="113"/>
+      <c r="V2" s="113"/>
+      <c r="W2" s="113"/>
+      <c r="X2" s="113"/>
+      <c r="Y2" s="113"/>
+      <c r="Z2" s="113"/>
+      <c r="AA2" s="113"/>
+      <c r="AB2" s="113"/>
+      <c r="AC2" s="113"/>
+      <c r="AD2" s="113"/>
+      <c r="AE2" s="113"/>
+      <c r="AF2" s="113"/>
+      <c r="AG2" s="113"/>
+      <c r="AH2" s="113"/>
+      <c r="AI2" s="113"/>
+      <c r="AJ2" s="113"/>
+      <c r="AK2" s="113"/>
+      <c r="AL2" s="113"/>
+      <c r="AM2" s="113"/>
+      <c r="AN2" s="113"/>
+      <c r="AO2" s="113"/>
+      <c r="AP2" s="113"/>
+      <c r="AQ2" s="113"/>
+      <c r="AR2" s="113"/>
+      <c r="AS2" s="113"/>
+      <c r="AT2" s="113"/>
+      <c r="AU2" s="113"/>
+      <c r="AV2" s="113"/>
+      <c r="AW2" s="113"/>
+      <c r="AX2" s="113"/>
+      <c r="AY2" s="113"/>
+      <c r="AZ2" s="113"/>
+      <c r="BA2" s="113"/>
+      <c r="BB2" s="113"/>
+      <c r="BC2" s="113"/>
+      <c r="BD2" s="113"/>
+      <c r="BE2" s="113"/>
+      <c r="BF2" s="113"/>
+      <c r="BG2" s="113"/>
+      <c r="BH2" s="113"/>
+      <c r="BI2" s="113"/>
+      <c r="BJ2" s="113"/>
+      <c r="BK2" s="113"/>
+      <c r="BL2" s="113"/>
+      <c r="BM2" s="113"/>
+      <c r="BN2" s="113"/>
+      <c r="BO2" s="113"/>
+      <c r="BP2" s="113"/>
+      <c r="BQ2" s="113"/>
+      <c r="BR2" s="113"/>
+      <c r="BS2" s="113"/>
+      <c r="BT2" s="113"/>
+      <c r="BU2" s="113"/>
+      <c r="BV2" s="113"/>
+      <c r="BW2" s="113"/>
+      <c r="BX2" s="113"/>
+      <c r="BY2" s="113"/>
+      <c r="BZ2" s="113"/>
+      <c r="CA2" s="113"/>
+      <c r="CB2" s="113"/>
+      <c r="CC2" s="113"/>
+      <c r="CD2" s="113"/>
+      <c r="CE2" s="113"/>
+      <c r="CF2" s="113"/>
+      <c r="CG2" s="113"/>
+      <c r="CH2" s="113"/>
+      <c r="CI2" s="113"/>
       <c r="CJ2" s="1"/>
       <c r="CL2" s="1"/>
     </row>
-    <row r="3" spans="1:181" ht="15" x14ac:dyDescent="0.25">
-      <c r="A3" s="114" t="s">
+    <row r="3" spans="1:182" x14ac:dyDescent="0.3">
+      <c r="A3" s="112" t="s">
         <v>25</v>
       </c>
-      <c r="B3" s="115"/>
-[...84 lines deleted...]
-      <c r="CI3" s="115"/>
+      <c r="B3" s="113"/>
+      <c r="C3" s="113"/>
+      <c r="D3" s="113"/>
+      <c r="E3" s="113"/>
+      <c r="F3" s="113"/>
+      <c r="G3" s="113"/>
+      <c r="H3" s="113"/>
+      <c r="I3" s="113"/>
+      <c r="J3" s="113"/>
+      <c r="K3" s="113"/>
+      <c r="L3" s="113"/>
+      <c r="M3" s="113"/>
+      <c r="N3" s="113"/>
+      <c r="O3" s="113"/>
+      <c r="P3" s="113"/>
+      <c r="Q3" s="113"/>
+      <c r="R3" s="113"/>
+      <c r="S3" s="113"/>
+      <c r="T3" s="113"/>
+      <c r="U3" s="113"/>
+      <c r="V3" s="113"/>
+      <c r="W3" s="113"/>
+      <c r="X3" s="113"/>
+      <c r="Y3" s="113"/>
+      <c r="Z3" s="113"/>
+      <c r="AA3" s="113"/>
+      <c r="AB3" s="113"/>
+      <c r="AC3" s="113"/>
+      <c r="AD3" s="113"/>
+      <c r="AE3" s="113"/>
+      <c r="AF3" s="113"/>
+      <c r="AG3" s="113"/>
+      <c r="AH3" s="113"/>
+      <c r="AI3" s="113"/>
+      <c r="AJ3" s="113"/>
+      <c r="AK3" s="113"/>
+      <c r="AL3" s="113"/>
+      <c r="AM3" s="113"/>
+      <c r="AN3" s="113"/>
+      <c r="AO3" s="113"/>
+      <c r="AP3" s="113"/>
+      <c r="AQ3" s="113"/>
+      <c r="AR3" s="113"/>
+      <c r="AS3" s="113"/>
+      <c r="AT3" s="113"/>
+      <c r="AU3" s="113"/>
+      <c r="AV3" s="113"/>
+      <c r="AW3" s="113"/>
+      <c r="AX3" s="113"/>
+      <c r="AY3" s="113"/>
+      <c r="AZ3" s="113"/>
+      <c r="BA3" s="113"/>
+      <c r="BB3" s="113"/>
+      <c r="BC3" s="113"/>
+      <c r="BD3" s="113"/>
+      <c r="BE3" s="113"/>
+      <c r="BF3" s="113"/>
+      <c r="BG3" s="113"/>
+      <c r="BH3" s="113"/>
+      <c r="BI3" s="113"/>
+      <c r="BJ3" s="113"/>
+      <c r="BK3" s="113"/>
+      <c r="BL3" s="113"/>
+      <c r="BM3" s="113"/>
+      <c r="BN3" s="113"/>
+      <c r="BO3" s="113"/>
+      <c r="BP3" s="113"/>
+      <c r="BQ3" s="113"/>
+      <c r="BR3" s="113"/>
+      <c r="BS3" s="113"/>
+      <c r="BT3" s="113"/>
+      <c r="BU3" s="113"/>
+      <c r="BV3" s="113"/>
+      <c r="BW3" s="113"/>
+      <c r="BX3" s="113"/>
+      <c r="BY3" s="113"/>
+      <c r="BZ3" s="113"/>
+      <c r="CA3" s="113"/>
+      <c r="CB3" s="113"/>
+      <c r="CC3" s="113"/>
+      <c r="CD3" s="113"/>
+      <c r="CE3" s="113"/>
+      <c r="CF3" s="113"/>
+      <c r="CG3" s="113"/>
+      <c r="CH3" s="113"/>
+      <c r="CI3" s="113"/>
       <c r="CJ3" s="1"/>
       <c r="CL3" s="1"/>
     </row>
-    <row r="4" spans="1:181" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="114" t="s">
+    <row r="4" spans="1:182" x14ac:dyDescent="0.3">
+      <c r="A4" s="112" t="s">
         <v>90</v>
       </c>
-      <c r="B4" s="115"/>
-[...84 lines deleted...]
-      <c r="CI4" s="115"/>
+      <c r="B4" s="113"/>
+      <c r="C4" s="113"/>
+      <c r="D4" s="113"/>
+      <c r="E4" s="113"/>
+      <c r="F4" s="113"/>
+      <c r="G4" s="113"/>
+      <c r="H4" s="113"/>
+      <c r="I4" s="113"/>
+      <c r="J4" s="113"/>
+      <c r="K4" s="113"/>
+      <c r="L4" s="113"/>
+      <c r="M4" s="113"/>
+      <c r="N4" s="113"/>
+      <c r="O4" s="113"/>
+      <c r="P4" s="113"/>
+      <c r="Q4" s="113"/>
+      <c r="R4" s="113"/>
+      <c r="S4" s="113"/>
+      <c r="T4" s="113"/>
+      <c r="U4" s="113"/>
+      <c r="V4" s="113"/>
+      <c r="W4" s="113"/>
+      <c r="X4" s="113"/>
+      <c r="Y4" s="113"/>
+      <c r="Z4" s="113"/>
+      <c r="AA4" s="113"/>
+      <c r="AB4" s="113"/>
+      <c r="AC4" s="113"/>
+      <c r="AD4" s="113"/>
+      <c r="AE4" s="113"/>
+      <c r="AF4" s="113"/>
+      <c r="AG4" s="113"/>
+      <c r="AH4" s="113"/>
+      <c r="AI4" s="113"/>
+      <c r="AJ4" s="113"/>
+      <c r="AK4" s="113"/>
+      <c r="AL4" s="113"/>
+      <c r="AM4" s="113"/>
+      <c r="AN4" s="113"/>
+      <c r="AO4" s="113"/>
+      <c r="AP4" s="113"/>
+      <c r="AQ4" s="113"/>
+      <c r="AR4" s="113"/>
+      <c r="AS4" s="113"/>
+      <c r="AT4" s="113"/>
+      <c r="AU4" s="113"/>
+      <c r="AV4" s="113"/>
+      <c r="AW4" s="113"/>
+      <c r="AX4" s="113"/>
+      <c r="AY4" s="113"/>
+      <c r="AZ4" s="113"/>
+      <c r="BA4" s="113"/>
+      <c r="BB4" s="113"/>
+      <c r="BC4" s="113"/>
+      <c r="BD4" s="113"/>
+      <c r="BE4" s="113"/>
+      <c r="BF4" s="113"/>
+      <c r="BG4" s="113"/>
+      <c r="BH4" s="113"/>
+      <c r="BI4" s="113"/>
+      <c r="BJ4" s="113"/>
+      <c r="BK4" s="113"/>
+      <c r="BL4" s="113"/>
+      <c r="BM4" s="113"/>
+      <c r="BN4" s="113"/>
+      <c r="BO4" s="113"/>
+      <c r="BP4" s="113"/>
+      <c r="BQ4" s="113"/>
+      <c r="BR4" s="113"/>
+      <c r="BS4" s="113"/>
+      <c r="BT4" s="113"/>
+      <c r="BU4" s="113"/>
+      <c r="BV4" s="113"/>
+      <c r="BW4" s="113"/>
+      <c r="BX4" s="113"/>
+      <c r="BY4" s="113"/>
+      <c r="BZ4" s="113"/>
+      <c r="CA4" s="113"/>
+      <c r="CB4" s="113"/>
+      <c r="CC4" s="113"/>
+      <c r="CD4" s="113"/>
+      <c r="CE4" s="113"/>
+      <c r="CF4" s="113"/>
+      <c r="CG4" s="113"/>
+      <c r="CH4" s="113"/>
+      <c r="CI4" s="113"/>
       <c r="CJ4" s="1"/>
       <c r="CL4" s="1"/>
     </row>
-    <row r="5" spans="1:181" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...42 lines deleted...]
-      <c r="AQ5" s="115"/>
+    <row r="5" spans="1:182" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="112"/>
+      <c r="B5" s="113"/>
+      <c r="C5" s="113"/>
+      <c r="D5" s="113"/>
+      <c r="E5" s="113"/>
+      <c r="F5" s="113"/>
+      <c r="G5" s="113"/>
+      <c r="H5" s="113"/>
+      <c r="I5" s="113"/>
+      <c r="J5" s="113"/>
+      <c r="K5" s="113"/>
+      <c r="L5" s="113"/>
+      <c r="M5" s="113"/>
+      <c r="N5" s="113"/>
+      <c r="O5" s="113"/>
+      <c r="P5" s="113"/>
+      <c r="Q5" s="113"/>
+      <c r="R5" s="113"/>
+      <c r="S5" s="113"/>
+      <c r="T5" s="113"/>
+      <c r="U5" s="113"/>
+      <c r="V5" s="113"/>
+      <c r="W5" s="113"/>
+      <c r="X5" s="113"/>
+      <c r="Y5" s="113"/>
+      <c r="Z5" s="113"/>
+      <c r="AA5" s="113"/>
+      <c r="AB5" s="113"/>
+      <c r="AC5" s="113"/>
+      <c r="AD5" s="113"/>
+      <c r="AE5" s="113"/>
+      <c r="AF5" s="113"/>
+      <c r="AG5" s="113"/>
+      <c r="AH5" s="113"/>
+      <c r="AI5" s="113"/>
+      <c r="AJ5" s="113"/>
+      <c r="AK5" s="113"/>
+      <c r="AL5" s="113"/>
+      <c r="AM5" s="113"/>
+      <c r="AN5" s="113"/>
+      <c r="AO5" s="113"/>
+      <c r="AP5" s="113"/>
+      <c r="AQ5" s="113"/>
       <c r="AR5" s="1"/>
       <c r="AS5" s="32"/>
       <c r="AT5" s="32"/>
       <c r="AU5" s="32"/>
       <c r="AV5" s="32"/>
       <c r="AW5" s="32"/>
       <c r="AX5" s="32"/>
       <c r="AY5" s="32"/>
       <c r="AZ5" s="32"/>
       <c r="BA5" s="32"/>
       <c r="BB5" s="32"/>
       <c r="BC5" s="32"/>
       <c r="BD5" s="32"/>
       <c r="BE5" s="32"/>
       <c r="BF5" s="32"/>
       <c r="BG5" s="46"/>
       <c r="BH5" s="46"/>
       <c r="BI5" s="46"/>
       <c r="BJ5" s="46"/>
       <c r="BK5" s="46"/>
       <c r="BL5" s="46"/>
       <c r="BM5" s="46"/>
       <c r="BN5" s="46"/>
       <c r="BO5" s="46"/>
       <c r="BP5" s="46"/>
@@ -2704,54 +2716,54 @@
       <c r="BS5" s="46"/>
       <c r="BT5" s="46"/>
       <c r="BU5" s="46"/>
       <c r="BV5" s="46"/>
       <c r="BW5" s="46"/>
       <c r="BX5" s="46"/>
       <c r="BY5" s="46"/>
       <c r="BZ5" s="46"/>
       <c r="CA5" s="46"/>
       <c r="CB5" s="46"/>
       <c r="CC5" s="46"/>
       <c r="CD5" s="46"/>
       <c r="CE5" s="46"/>
       <c r="CF5" s="46"/>
       <c r="CG5" s="46"/>
       <c r="CH5" s="46"/>
       <c r="CI5" s="46"/>
       <c r="CJ5" s="46"/>
       <c r="CL5" s="46"/>
       <c r="ET5" s="47"/>
       <c r="EV5" s="34"/>
       <c r="FN5" s="34"/>
       <c r="FP5" s="34"/>
       <c r="FR5" s="34"/>
       <c r="FT5" s="34"/>
-      <c r="FV5" s="119"/>
-      <c r="FX5" s="117"/>
+      <c r="FV5" s="34"/>
+      <c r="FX5" s="34"/>
     </row>
-    <row r="6" spans="1:181" ht="15" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:182" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A6" s="104"/>
       <c r="B6" s="4"/>
       <c r="C6" s="90"/>
       <c r="D6" s="91"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
@@ -2885,54 +2897,55 @@
       <c r="EW6" s="82"/>
       <c r="EX6" s="82"/>
       <c r="EY6" s="82"/>
       <c r="EZ6" s="82"/>
       <c r="FA6" s="82"/>
       <c r="FB6" s="82"/>
       <c r="FC6" s="82"/>
       <c r="FD6" s="82"/>
       <c r="FE6" s="82"/>
       <c r="FF6" s="82"/>
       <c r="FG6" s="82"/>
       <c r="FH6" s="82"/>
       <c r="FI6" s="82"/>
       <c r="FJ6" s="82"/>
       <c r="FK6" s="82"/>
       <c r="FL6" s="82"/>
       <c r="FM6" s="82"/>
       <c r="FN6" s="48"/>
       <c r="FO6" s="82"/>
       <c r="FQ6" s="82"/>
       <c r="FS6" s="82"/>
       <c r="FT6" s="48"/>
       <c r="FU6" s="82"/>
       <c r="FV6" s="48"/>
       <c r="FW6" s="82"/>
-      <c r="FX6" s="105"/>
-      <c r="FY6" s="117"/>
+      <c r="FX6" s="48"/>
+      <c r="FY6" s="82"/>
+      <c r="FZ6" s="115"/>
     </row>
-    <row r="7" spans="1:181" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:182" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A7" s="7"/>
       <c r="B7" s="1"/>
       <c r="C7" s="92" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="33" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="1"/>
       <c r="G7" s="33" t="s">
         <v>28</v>
       </c>
       <c r="H7" s="1"/>
       <c r="I7" s="33" t="s">
         <v>29</v>
       </c>
       <c r="J7" s="1"/>
       <c r="K7" s="33" t="s">
         <v>30</v>
       </c>
       <c r="L7" s="1"/>
       <c r="M7" s="33" t="s">
         <v>31</v>
       </c>
@@ -3242,54 +3255,56 @@
       </c>
       <c r="FJ7" s="58"/>
       <c r="FK7" s="49" t="s">
         <v>147</v>
       </c>
       <c r="FL7" s="58"/>
       <c r="FM7" s="49" t="s">
         <v>148</v>
       </c>
       <c r="FN7" s="58"/>
       <c r="FO7" s="49" t="s">
         <v>149</v>
       </c>
       <c r="FQ7" s="49" t="s">
         <v>150</v>
       </c>
       <c r="FS7" s="49" t="s">
         <v>151</v>
       </c>
       <c r="FU7" s="49" t="s">
         <v>152</v>
       </c>
       <c r="FW7" s="49" t="s">
         <v>153</v>
       </c>
-      <c r="FX7" s="105"/>
-      <c r="FY7" s="117"/>
+      <c r="FY7" s="49" t="s">
+        <v>154</v>
+      </c>
+      <c r="FZ7" s="115"/>
     </row>
-    <row r="8" spans="1:181" ht="15" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:182" x14ac:dyDescent="0.3">
       <c r="A8" s="7"/>
       <c r="B8" s="1"/>
       <c r="C8" s="93"/>
       <c r="D8" s="1"/>
       <c r="E8" s="19"/>
       <c r="F8" s="1"/>
       <c r="G8" s="19"/>
       <c r="H8" s="1"/>
       <c r="I8" s="19"/>
       <c r="J8" s="1"/>
       <c r="K8" s="19"/>
       <c r="L8" s="1"/>
       <c r="M8" s="19"/>
       <c r="N8" s="1"/>
       <c r="O8" s="19"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="19"/>
       <c r="R8" s="1"/>
       <c r="S8" s="19"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
       <c r="X8" s="1"/>
       <c r="Y8" s="1"/>
@@ -3352,79 +3367,78 @@
       <c r="CD8" s="84"/>
       <c r="CE8" s="84"/>
       <c r="CF8" s="84"/>
       <c r="CG8" s="84"/>
       <c r="CH8" s="84"/>
       <c r="CI8" s="84"/>
       <c r="CJ8" s="84"/>
       <c r="CK8" s="84"/>
       <c r="CL8" s="84"/>
       <c r="CM8" s="84"/>
       <c r="CN8" s="84"/>
       <c r="CO8" s="84"/>
       <c r="CP8" s="84"/>
       <c r="CQ8" s="87"/>
       <c r="CR8" s="84"/>
       <c r="CS8" s="84"/>
       <c r="CT8" s="84"/>
       <c r="CU8" s="84"/>
       <c r="CV8" s="84"/>
       <c r="FM8" s="101"/>
       <c r="FO8" s="101"/>
       <c r="FQ8" s="101"/>
       <c r="FS8" s="101"/>
       <c r="FU8" s="101"/>
       <c r="FW8" s="101"/>
-      <c r="FX8" s="105"/>
-      <c r="FY8" s="117"/>
+      <c r="FY8" s="101"/>
+      <c r="FZ8" s="115"/>
     </row>
-    <row r="9" spans="1:181" ht="15" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:182" x14ac:dyDescent="0.3">
       <c r="A9" s="11" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="12"/>
       <c r="CK9" s="48"/>
       <c r="CM9" s="48"/>
       <c r="CN9" s="48"/>
       <c r="CO9" s="48"/>
       <c r="CP9" s="48"/>
       <c r="CQ9" s="48"/>
       <c r="CR9" s="48"/>
       <c r="CS9" s="48"/>
       <c r="CT9" s="48"/>
       <c r="CU9" s="48"/>
       <c r="CV9" s="48"/>
       <c r="EI9" s="46"/>
       <c r="EK9" s="46"/>
       <c r="EL9" s="46"/>
       <c r="EM9" s="46"/>
       <c r="EO9" s="46"/>
       <c r="EQ9" s="46"/>
-      <c r="FX9" s="105"/>
-      <c r="FY9" s="117"/>
+      <c r="FZ9" s="115"/>
     </row>
-    <row r="10" spans="1:181" ht="15" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:182" x14ac:dyDescent="0.3">
       <c r="A10" s="13" t="s">
         <v>43</v>
       </c>
       <c r="B10" s="1"/>
       <c r="C10" s="62">
         <v>33.799999999999997</v>
       </c>
       <c r="D10" s="38"/>
       <c r="E10" s="37">
         <v>37.4</v>
       </c>
       <c r="F10" s="38"/>
       <c r="G10" s="37">
         <v>39</v>
       </c>
       <c r="H10" s="38"/>
       <c r="I10" s="37">
         <v>40.4</v>
       </c>
       <c r="J10" s="38"/>
       <c r="K10" s="37">
         <v>42</v>
       </c>
       <c r="L10" s="38"/>
       <c r="M10" s="37">
@@ -3719,54 +3733,56 @@
       </c>
       <c r="FJ10" s="50"/>
       <c r="FK10" s="50">
         <v>507.6</v>
       </c>
       <c r="FL10" s="50"/>
       <c r="FM10" s="50">
         <v>518.20000000000005</v>
       </c>
       <c r="FN10" s="50"/>
       <c r="FO10" s="50">
         <v>526.70000000000005</v>
       </c>
       <c r="FQ10" s="50">
         <v>540.70000000000005</v>
       </c>
       <c r="FS10" s="50">
         <v>539.4</v>
       </c>
       <c r="FU10" s="50">
         <v>535</v>
       </c>
       <c r="FW10" s="50">
         <v>538.4</v>
       </c>
-      <c r="FX10" s="105"/>
-      <c r="FY10" s="117"/>
+      <c r="FY10" s="50">
+        <v>546.20000000000005</v>
+      </c>
+      <c r="FZ10" s="115"/>
     </row>
-    <row r="11" spans="1:181" ht="15" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:182" x14ac:dyDescent="0.3">
       <c r="A11" s="13" t="s">
         <v>63</v>
       </c>
       <c r="B11" s="1"/>
       <c r="C11" s="62">
         <v>0.5</v>
       </c>
       <c r="D11" s="38"/>
       <c r="E11" s="37">
         <v>0.5</v>
       </c>
       <c r="F11" s="38"/>
       <c r="G11" s="37">
         <v>0.5</v>
       </c>
       <c r="H11" s="38"/>
       <c r="I11" s="37">
         <v>0.9</v>
       </c>
       <c r="J11" s="38"/>
       <c r="K11" s="37">
         <v>0.6</v>
       </c>
       <c r="L11" s="38"/>
       <c r="M11" s="37">
@@ -4061,54 +4077,56 @@
       </c>
       <c r="FJ11" s="50"/>
       <c r="FK11" s="50">
         <v>25.1</v>
       </c>
       <c r="FL11" s="50"/>
       <c r="FM11" s="50">
         <v>24.8</v>
       </c>
       <c r="FN11" s="50"/>
       <c r="FO11" s="50">
         <v>23.5</v>
       </c>
       <c r="FQ11" s="50">
         <v>24.1</v>
       </c>
       <c r="FS11" s="50">
         <v>24.1</v>
       </c>
       <c r="FU11" s="50">
         <v>23.9</v>
       </c>
       <c r="FW11" s="50">
         <v>23.2</v>
       </c>
-      <c r="FX11" s="105"/>
-      <c r="FY11" s="117"/>
+      <c r="FY11" s="50">
+        <v>24.6</v>
+      </c>
+      <c r="FZ11" s="115"/>
     </row>
-    <row r="12" spans="1:181" ht="15" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:182" x14ac:dyDescent="0.3">
       <c r="A12" s="13" t="s">
         <v>44</v>
       </c>
       <c r="B12" s="1"/>
       <c r="C12" s="65">
         <v>4.9000000000000004</v>
       </c>
       <c r="D12" s="38"/>
       <c r="E12" s="40">
         <v>4.5999999999999996</v>
       </c>
       <c r="F12" s="38"/>
       <c r="G12" s="40">
         <v>4.8</v>
       </c>
       <c r="H12" s="38"/>
       <c r="I12" s="40">
         <v>4.8</v>
       </c>
       <c r="J12" s="38"/>
       <c r="K12" s="40">
         <v>5.0999999999999996</v>
       </c>
       <c r="L12" s="38"/>
       <c r="M12" s="40">
@@ -4403,54 +4421,56 @@
       </c>
       <c r="FJ12" s="50"/>
       <c r="FK12" s="51">
         <v>17.600000000000001</v>
       </c>
       <c r="FL12" s="50"/>
       <c r="FM12" s="51">
         <v>22.9</v>
       </c>
       <c r="FN12" s="50"/>
       <c r="FO12" s="51">
         <v>20.9</v>
       </c>
       <c r="FQ12" s="51">
         <v>19</v>
       </c>
       <c r="FS12" s="51">
         <v>18.899999999999999</v>
       </c>
       <c r="FU12" s="51">
         <v>21</v>
       </c>
       <c r="FW12" s="51">
         <v>18.399999999999999</v>
       </c>
-      <c r="FX12" s="105"/>
-      <c r="FY12" s="117"/>
+      <c r="FY12" s="51">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="FZ12" s="115"/>
     </row>
-    <row r="13" spans="1:181" ht="15" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:182" x14ac:dyDescent="0.3">
       <c r="A13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="1"/>
       <c r="C13" s="62">
         <v>39.200000000000003</v>
       </c>
       <c r="D13" s="38"/>
       <c r="E13" s="37">
         <v>42.5</v>
       </c>
       <c r="F13" s="38"/>
       <c r="G13" s="37">
         <v>44.3</v>
       </c>
       <c r="H13" s="38"/>
       <c r="I13" s="37">
         <v>46.1</v>
       </c>
       <c r="J13" s="38"/>
       <c r="K13" s="37">
         <v>47.7</v>
       </c>
       <c r="L13" s="38"/>
       <c r="M13" s="37">
@@ -4787,54 +4807,57 @@
       <c r="FM13" s="79">
         <f>SUM(FM10:FM12)</f>
         <v>565.9</v>
       </c>
       <c r="FN13" s="50"/>
       <c r="FO13" s="79">
         <f>SUM(FO10:FO12)</f>
         <v>571.1</v>
       </c>
       <c r="FQ13" s="79">
         <f>SUM(FQ10:FQ12)</f>
         <v>583.80000000000007</v>
       </c>
       <c r="FS13" s="79">
         <f>SUM(FS10:FS12)</f>
         <v>582.4</v>
       </c>
       <c r="FU13" s="79">
         <f>SUM(FU10:FU12)</f>
         <v>579.9</v>
       </c>
       <c r="FW13" s="79">
         <f>SUM(FW10:FW12)</f>
         <v>580</v>
       </c>
-      <c r="FX13" s="105"/>
-      <c r="FY13" s="117"/>
+      <c r="FY13" s="79">
+        <f>SUM(FY10:FY12)</f>
+        <v>587.40000000000009</v>
+      </c>
+      <c r="FZ13" s="115"/>
     </row>
-    <row r="14" spans="1:181" s="46" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:182" s="46" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A14" s="69"/>
       <c r="B14" s="84"/>
       <c r="C14" s="77"/>
       <c r="D14" s="50"/>
       <c r="E14" s="50"/>
       <c r="F14" s="50"/>
       <c r="G14" s="50"/>
       <c r="H14" s="50"/>
       <c r="I14" s="50"/>
       <c r="J14" s="50"/>
       <c r="K14" s="50"/>
       <c r="L14" s="50"/>
       <c r="M14" s="50"/>
       <c r="N14" s="50"/>
       <c r="O14" s="50"/>
       <c r="P14" s="50"/>
       <c r="Q14" s="50"/>
       <c r="R14" s="50"/>
       <c r="S14" s="50"/>
       <c r="T14" s="50"/>
       <c r="U14" s="50"/>
       <c r="V14" s="50"/>
       <c r="W14" s="50"/>
       <c r="X14" s="50"/>
       <c r="Y14" s="50"/>
@@ -4949,54 +4972,54 @@
       <c r="ES14" s="50"/>
       <c r="EU14" s="50"/>
       <c r="EW14" s="50"/>
       <c r="EX14" s="50"/>
       <c r="EY14" s="50"/>
       <c r="EZ14" s="50"/>
       <c r="FA14" s="50"/>
       <c r="FB14" s="50"/>
       <c r="FC14" s="50"/>
       <c r="FD14" s="50"/>
       <c r="FE14" s="50"/>
       <c r="FF14" s="50"/>
       <c r="FG14" s="50"/>
       <c r="FH14" s="50"/>
       <c r="FI14" s="50"/>
       <c r="FJ14" s="50"/>
       <c r="FK14" s="50"/>
       <c r="FL14" s="50"/>
       <c r="FM14" s="50"/>
       <c r="FN14" s="50"/>
       <c r="FO14" s="50"/>
       <c r="FQ14" s="50"/>
       <c r="FS14" s="50"/>
       <c r="FU14" s="50"/>
       <c r="FW14" s="50"/>
-      <c r="FX14" s="106"/>
-      <c r="FY14" s="118"/>
+      <c r="FY14" s="50"/>
+      <c r="FZ14" s="116"/>
     </row>
-    <row r="15" spans="1:181" ht="15" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:182" x14ac:dyDescent="0.3">
       <c r="A15" s="11" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="1"/>
       <c r="C15" s="62"/>
       <c r="D15" s="38"/>
       <c r="E15" s="37"/>
       <c r="F15" s="38"/>
       <c r="G15" s="37"/>
       <c r="H15" s="38"/>
       <c r="I15" s="37"/>
       <c r="J15" s="38"/>
       <c r="K15" s="37"/>
       <c r="L15" s="38"/>
       <c r="M15" s="37"/>
       <c r="N15" s="38"/>
       <c r="O15" s="37"/>
       <c r="P15" s="38"/>
       <c r="Q15" s="37"/>
       <c r="R15" s="38"/>
       <c r="S15" s="37"/>
       <c r="T15" s="39"/>
       <c r="U15" s="37"/>
       <c r="V15" s="37"/>
       <c r="W15" s="37"/>
@@ -5113,54 +5136,54 @@
       <c r="ES15" s="50"/>
       <c r="EU15" s="50"/>
       <c r="EW15" s="50"/>
       <c r="EX15" s="50"/>
       <c r="EY15" s="50"/>
       <c r="EZ15" s="50"/>
       <c r="FA15" s="50"/>
       <c r="FB15" s="50"/>
       <c r="FC15" s="50"/>
       <c r="FD15" s="50"/>
       <c r="FE15" s="50"/>
       <c r="FF15" s="50"/>
       <c r="FG15" s="50"/>
       <c r="FH15" s="50"/>
       <c r="FI15" s="50"/>
       <c r="FJ15" s="50"/>
       <c r="FK15" s="50"/>
       <c r="FL15" s="50"/>
       <c r="FM15" s="50"/>
       <c r="FN15" s="50"/>
       <c r="FO15" s="50"/>
       <c r="FQ15" s="50"/>
       <c r="FS15" s="50"/>
       <c r="FU15" s="50"/>
       <c r="FW15" s="50"/>
-      <c r="FX15" s="105"/>
-      <c r="FY15" s="117"/>
+      <c r="FY15" s="50"/>
+      <c r="FZ15" s="115"/>
     </row>
-    <row r="16" spans="1:181" ht="15" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:182" x14ac:dyDescent="0.3">
       <c r="A16" s="13" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="62">
         <v>8.6999999999999993</v>
       </c>
       <c r="D16" s="38"/>
       <c r="E16" s="37">
         <v>8.6</v>
       </c>
       <c r="F16" s="38"/>
       <c r="G16" s="37">
         <v>9.1</v>
       </c>
       <c r="H16" s="38"/>
       <c r="I16" s="37">
         <v>8.8000000000000007</v>
       </c>
       <c r="J16" s="38"/>
       <c r="K16" s="37">
         <v>9.8000000000000007</v>
       </c>
       <c r="L16" s="38"/>
       <c r="M16" s="37">
@@ -5455,54 +5478,56 @@
       </c>
       <c r="FJ16" s="50"/>
       <c r="FK16" s="50">
         <v>77.3</v>
       </c>
       <c r="FL16" s="50"/>
       <c r="FM16" s="50">
         <v>77.599999999999994</v>
       </c>
       <c r="FN16" s="50"/>
       <c r="FO16" s="50">
         <v>88.6</v>
       </c>
       <c r="FQ16" s="50">
         <v>83.7</v>
       </c>
       <c r="FS16" s="50">
         <v>85.5</v>
       </c>
       <c r="FU16" s="50">
         <v>79.3</v>
       </c>
       <c r="FW16" s="50">
         <v>88.6</v>
       </c>
-      <c r="FX16" s="105"/>
-      <c r="FY16" s="117"/>
+      <c r="FY16" s="50">
+        <v>78.099999999999994</v>
+      </c>
+      <c r="FZ16" s="115"/>
     </row>
-    <row r="17" spans="1:181" ht="15" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:182" x14ac:dyDescent="0.3">
       <c r="A17" s="13" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="1"/>
       <c r="C17" s="62">
         <v>5.2</v>
       </c>
       <c r="D17" s="38"/>
       <c r="E17" s="37">
         <v>3.9</v>
       </c>
       <c r="F17" s="38"/>
       <c r="G17" s="37">
         <v>4.5999999999999996</v>
       </c>
       <c r="H17" s="38"/>
       <c r="I17" s="37">
         <v>6.3</v>
       </c>
       <c r="J17" s="38"/>
       <c r="K17" s="37">
         <v>5</v>
       </c>
       <c r="L17" s="38"/>
       <c r="M17" s="37">
@@ -5797,54 +5822,56 @@
       </c>
       <c r="FJ17" s="50"/>
       <c r="FK17" s="50">
         <v>29</v>
       </c>
       <c r="FL17" s="50"/>
       <c r="FM17" s="50">
         <v>22</v>
       </c>
       <c r="FN17" s="50"/>
       <c r="FO17" s="50">
         <v>22.1</v>
       </c>
       <c r="FQ17" s="50">
         <v>45.2</v>
       </c>
       <c r="FS17" s="50">
         <v>36.299999999999997</v>
       </c>
       <c r="FU17" s="50">
         <v>57.8</v>
       </c>
       <c r="FW17" s="50">
         <v>24.8</v>
       </c>
-      <c r="FX17" s="105"/>
-      <c r="FY17" s="117"/>
+      <c r="FY17" s="50">
+        <v>26.1</v>
+      </c>
+      <c r="FZ17" s="115"/>
     </row>
-    <row r="18" spans="1:181" ht="15" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:182" x14ac:dyDescent="0.3">
       <c r="A18" s="13" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="1"/>
       <c r="C18" s="65">
         <v>2.8</v>
       </c>
       <c r="D18" s="38"/>
       <c r="E18" s="40">
         <v>2.8</v>
       </c>
       <c r="F18" s="38"/>
       <c r="G18" s="40">
         <v>3</v>
       </c>
       <c r="H18" s="38"/>
       <c r="I18" s="40">
         <v>3.3</v>
       </c>
       <c r="J18" s="38"/>
       <c r="K18" s="40">
         <v>3.5</v>
       </c>
       <c r="L18" s="38"/>
       <c r="M18" s="40">
@@ -6139,54 +6166,56 @@
       </c>
       <c r="FJ18" s="50"/>
       <c r="FK18" s="50">
         <v>23.1</v>
       </c>
       <c r="FL18" s="50"/>
       <c r="FM18" s="50">
         <v>22</v>
       </c>
       <c r="FN18" s="50"/>
       <c r="FO18" s="50">
         <v>24.8</v>
       </c>
       <c r="FQ18" s="50">
         <v>26.6</v>
       </c>
       <c r="FS18" s="50">
         <v>24.8</v>
       </c>
       <c r="FU18" s="50">
         <v>25.2</v>
       </c>
       <c r="FW18" s="50">
         <v>27.8</v>
       </c>
-      <c r="FX18" s="105"/>
-      <c r="FY18" s="117"/>
+      <c r="FY18" s="50">
+        <v>29.9</v>
+      </c>
+      <c r="FZ18" s="115"/>
     </row>
-    <row r="19" spans="1:181" ht="15" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:182" x14ac:dyDescent="0.3">
       <c r="A19" s="15" t="s">
         <v>137</v>
       </c>
       <c r="B19" s="1"/>
       <c r="C19" s="62">
         <f>SUM(C16:C18)</f>
         <v>16.7</v>
       </c>
       <c r="D19" s="38"/>
       <c r="E19" s="37">
         <f>SUM(E16:E18)</f>
         <v>15.3</v>
       </c>
       <c r="F19" s="38"/>
       <c r="G19" s="37">
         <f>SUM(G16:G18)</f>
         <v>16.7</v>
       </c>
       <c r="H19" s="37"/>
       <c r="I19" s="37">
         <f>SUM(I16:I18)</f>
         <v>18.400000000000002</v>
       </c>
       <c r="J19" s="38"/>
       <c r="K19" s="37">
@@ -6570,54 +6599,57 @@
       <c r="FM19" s="79">
         <f>SUM(FM16:FM18)</f>
         <v>121.6</v>
       </c>
       <c r="FN19" s="50"/>
       <c r="FO19" s="79">
         <f>SUM(FO16:FO18)</f>
         <v>135.5</v>
       </c>
       <c r="FQ19" s="79">
         <f>SUM(FQ16:FQ18)</f>
         <v>155.5</v>
       </c>
       <c r="FS19" s="79">
         <f>SUM(FS16:FS18)</f>
         <v>146.6</v>
       </c>
       <c r="FU19" s="79">
         <f>SUM(FU16:FU18)</f>
         <v>162.29999999999998</v>
       </c>
       <c r="FW19" s="79">
         <f>SUM(FW16:FW18)</f>
         <v>141.19999999999999</v>
       </c>
-      <c r="FX19" s="105"/>
-      <c r="FY19" s="117"/>
+      <c r="FY19" s="79">
+        <f>SUM(FY16:FY18)</f>
+        <v>134.1</v>
+      </c>
+      <c r="FZ19" s="115"/>
     </row>
-    <row r="20" spans="1:181" ht="15" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:182" x14ac:dyDescent="0.3">
       <c r="A20" s="15"/>
       <c r="B20" s="1"/>
       <c r="C20" s="62"/>
       <c r="D20" s="38"/>
       <c r="E20" s="37"/>
       <c r="F20" s="38"/>
       <c r="G20" s="37"/>
       <c r="H20" s="38"/>
       <c r="I20" s="37"/>
       <c r="J20" s="38"/>
       <c r="K20" s="37"/>
       <c r="L20" s="38"/>
       <c r="M20" s="37"/>
       <c r="N20" s="38"/>
       <c r="O20" s="37"/>
       <c r="P20" s="38"/>
       <c r="Q20" s="37"/>
       <c r="R20" s="38"/>
       <c r="S20" s="37"/>
       <c r="T20" s="39"/>
       <c r="U20" s="41"/>
       <c r="V20" s="37"/>
       <c r="W20" s="37"/>
       <c r="X20" s="37"/>
       <c r="Y20" s="37"/>
@@ -6732,54 +6764,54 @@
       <c r="ES20" s="50"/>
       <c r="EU20" s="50"/>
       <c r="EW20" s="50"/>
       <c r="EX20" s="50"/>
       <c r="EY20" s="50"/>
       <c r="EZ20" s="50"/>
       <c r="FA20" s="50"/>
       <c r="FB20" s="50"/>
       <c r="FC20" s="50"/>
       <c r="FD20" s="50"/>
       <c r="FE20" s="50"/>
       <c r="FF20" s="50"/>
       <c r="FG20" s="50"/>
       <c r="FH20" s="50"/>
       <c r="FI20" s="50"/>
       <c r="FJ20" s="50"/>
       <c r="FK20" s="50"/>
       <c r="FL20" s="50"/>
       <c r="FM20" s="50"/>
       <c r="FN20" s="50"/>
       <c r="FO20" s="50"/>
       <c r="FQ20" s="50"/>
       <c r="FS20" s="50"/>
       <c r="FU20" s="50"/>
       <c r="FW20" s="50"/>
-      <c r="FX20" s="105"/>
-      <c r="FY20" s="117"/>
+      <c r="FY20" s="50"/>
+      <c r="FZ20" s="115"/>
     </row>
-    <row r="21" spans="1:181" ht="15" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:182" x14ac:dyDescent="0.3">
       <c r="A21" s="13" t="s">
         <v>138</v>
       </c>
       <c r="B21" s="1"/>
       <c r="C21" s="62">
         <v>1.3</v>
       </c>
       <c r="D21" s="38"/>
       <c r="E21" s="37">
         <v>2.2000000000000002</v>
       </c>
       <c r="F21" s="38"/>
       <c r="G21" s="37">
         <v>1.6</v>
       </c>
       <c r="H21" s="38"/>
       <c r="I21" s="37">
         <v>1.4</v>
       </c>
       <c r="J21" s="38"/>
       <c r="K21" s="37">
         <v>0.9</v>
       </c>
       <c r="L21" s="38"/>
       <c r="M21" s="37">
@@ -7074,95 +7106,97 @@
       </c>
       <c r="FJ21" s="50"/>
       <c r="FK21" s="50">
         <v>105.9</v>
       </c>
       <c r="FL21" s="50"/>
       <c r="FM21" s="50">
         <v>62.9</v>
       </c>
       <c r="FN21" s="50"/>
       <c r="FO21" s="50">
         <v>76.3</v>
       </c>
       <c r="FQ21" s="50">
         <v>101.3</v>
       </c>
       <c r="FS21" s="50">
         <v>88.1</v>
       </c>
       <c r="FU21" s="50">
         <v>72.599999999999994</v>
       </c>
       <c r="FW21" s="50">
         <v>54.4</v>
       </c>
-      <c r="FX21" s="105"/>
-      <c r="FY21" s="117"/>
+      <c r="FY21" s="50">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="FZ21" s="115"/>
     </row>
-    <row r="22" spans="1:181" ht="15" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:182" x14ac:dyDescent="0.3">
       <c r="A22" s="13" t="s">
         <v>139</v>
       </c>
       <c r="B22" s="1"/>
       <c r="C22" s="65">
         <v>0</v>
       </c>
       <c r="D22" s="38"/>
       <c r="E22" s="40">
         <v>0</v>
       </c>
       <c r="F22" s="38"/>
       <c r="G22" s="40">
         <v>0</v>
       </c>
       <c r="H22" s="38"/>
       <c r="I22" s="40">
         <v>0</v>
       </c>
       <c r="J22" s="38"/>
       <c r="K22" s="40">
         <v>0</v>
       </c>
       <c r="L22" s="38"/>
       <c r="M22" s="40">
         <v>0</v>
       </c>
       <c r="N22" s="38"/>
       <c r="O22" s="40">
         <v>0</v>
       </c>
       <c r="P22" s="38"/>
       <c r="Q22" s="40">
         <v>0</v>
       </c>
       <c r="R22" s="38"/>
       <c r="S22" s="40">
         <v>0</v>
       </c>
       <c r="T22" s="39"/>
-      <c r="U22" s="109">
+      <c r="U22" s="107">
         <v>0</v>
       </c>
       <c r="V22" s="37"/>
       <c r="W22" s="40">
         <v>0</v>
       </c>
       <c r="X22" s="37"/>
       <c r="Y22" s="40">
         <v>0</v>
       </c>
       <c r="Z22" s="37"/>
       <c r="AA22" s="40">
         <v>0</v>
       </c>
       <c r="AB22" s="39"/>
       <c r="AC22" s="40">
         <v>0</v>
       </c>
       <c r="AD22" s="39"/>
       <c r="AE22" s="40">
         <v>0</v>
       </c>
       <c r="AF22" s="39"/>
       <c r="AG22" s="40">
         <v>0</v>
@@ -7416,54 +7450,56 @@
       </c>
       <c r="FJ22" s="50"/>
       <c r="FK22" s="50">
         <v>78.8</v>
       </c>
       <c r="FL22" s="50"/>
       <c r="FM22" s="50">
         <v>60.5</v>
       </c>
       <c r="FN22" s="50"/>
       <c r="FO22" s="50">
         <v>85.6</v>
       </c>
       <c r="FQ22" s="50">
         <v>71.3</v>
       </c>
       <c r="FS22" s="50">
         <v>63.9</v>
       </c>
       <c r="FU22" s="50">
         <v>57</v>
       </c>
       <c r="FW22" s="50">
         <v>85.2</v>
       </c>
-      <c r="FX22" s="105"/>
-      <c r="FY22" s="117"/>
+      <c r="FY22" s="50">
+        <v>77.599999999999994</v>
+      </c>
+      <c r="FZ22" s="115"/>
     </row>
-    <row r="23" spans="1:181" ht="15" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:182" x14ac:dyDescent="0.3">
       <c r="A23" s="15" t="s">
         <v>140</v>
       </c>
       <c r="B23" s="1"/>
       <c r="C23" s="62">
         <f>SUM(C21:C22)</f>
         <v>1.3</v>
       </c>
       <c r="D23" s="38"/>
       <c r="E23" s="37">
         <f>SUM(E21:E22)</f>
         <v>2.2000000000000002</v>
       </c>
       <c r="F23" s="38"/>
       <c r="G23" s="37">
         <f>SUM(G21:G22)</f>
         <v>1.6</v>
       </c>
       <c r="H23" s="37"/>
       <c r="I23" s="37">
         <f>SUM(I21:I22)</f>
         <v>1.4</v>
       </c>
       <c r="J23" s="38"/>
       <c r="K23" s="37">
@@ -7847,54 +7883,57 @@
       <c r="FM23" s="79">
         <f>SUM(FM21:FM22)</f>
         <v>123.4</v>
       </c>
       <c r="FN23" s="50"/>
       <c r="FO23" s="79">
         <f>SUM(FO21:FO22)</f>
         <v>161.89999999999998</v>
       </c>
       <c r="FQ23" s="79">
         <f>SUM(FQ21:FQ22)</f>
         <v>172.6</v>
       </c>
       <c r="FS23" s="79">
         <f>SUM(FS21:FS22)</f>
         <v>152</v>
       </c>
       <c r="FU23" s="79">
         <f>SUM(FU21:FU22)</f>
         <v>129.6</v>
       </c>
       <c r="FW23" s="79">
         <f>SUM(FW21:FW22)</f>
         <v>139.6</v>
       </c>
-      <c r="FX23" s="105"/>
-      <c r="FY23" s="117"/>
+      <c r="FY23" s="79">
+        <f>SUM(FY21:FY22)</f>
+        <v>159.19999999999999</v>
+      </c>
+      <c r="FZ23" s="115"/>
     </row>
-    <row r="24" spans="1:181" ht="15" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:182" x14ac:dyDescent="0.3">
       <c r="A24" s="13"/>
       <c r="B24" s="1"/>
       <c r="C24" s="62"/>
       <c r="D24" s="38"/>
       <c r="E24" s="37"/>
       <c r="F24" s="38"/>
       <c r="G24" s="37"/>
       <c r="H24" s="38"/>
       <c r="I24" s="37"/>
       <c r="J24" s="38"/>
       <c r="K24" s="37"/>
       <c r="L24" s="38"/>
       <c r="M24" s="37"/>
       <c r="N24" s="38"/>
       <c r="O24" s="37"/>
       <c r="P24" s="38"/>
       <c r="Q24" s="37"/>
       <c r="R24" s="38"/>
       <c r="S24" s="37"/>
       <c r="T24" s="39"/>
       <c r="U24" s="41"/>
       <c r="V24" s="37"/>
       <c r="W24" s="37"/>
       <c r="X24" s="37"/>
       <c r="Y24" s="37"/>
@@ -8009,54 +8048,54 @@
       <c r="ES24" s="50"/>
       <c r="EU24" s="50"/>
       <c r="EW24" s="50"/>
       <c r="EX24" s="50"/>
       <c r="EY24" s="50"/>
       <c r="EZ24" s="50"/>
       <c r="FA24" s="50"/>
       <c r="FB24" s="50"/>
       <c r="FC24" s="50"/>
       <c r="FD24" s="50"/>
       <c r="FE24" s="50"/>
       <c r="FF24" s="50"/>
       <c r="FG24" s="50"/>
       <c r="FH24" s="50"/>
       <c r="FI24" s="50"/>
       <c r="FJ24" s="50"/>
       <c r="FK24" s="50"/>
       <c r="FL24" s="50"/>
       <c r="FM24" s="50"/>
       <c r="FN24" s="50"/>
       <c r="FO24" s="50"/>
       <c r="FQ24" s="50"/>
       <c r="FS24" s="50"/>
       <c r="FU24" s="50"/>
       <c r="FW24" s="50"/>
-      <c r="FX24" s="105"/>
-      <c r="FY24" s="117"/>
+      <c r="FY24" s="50"/>
+      <c r="FZ24" s="115"/>
     </row>
-    <row r="25" spans="1:181" ht="15" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:182" x14ac:dyDescent="0.3">
       <c r="A25" s="13" t="s">
         <v>50</v>
       </c>
       <c r="B25" s="1"/>
       <c r="C25" s="62">
         <v>2.9</v>
       </c>
       <c r="D25" s="38"/>
       <c r="E25" s="37">
         <v>2.5</v>
       </c>
       <c r="F25" s="38"/>
       <c r="G25" s="37">
         <v>2.9</v>
       </c>
       <c r="H25" s="38"/>
       <c r="I25" s="37">
         <v>3.4</v>
       </c>
       <c r="J25" s="38"/>
       <c r="K25" s="37">
         <v>3.7</v>
       </c>
       <c r="L25" s="38"/>
       <c r="M25" s="37">
@@ -8351,54 +8390,56 @@
       </c>
       <c r="FJ25" s="50"/>
       <c r="FK25" s="50">
         <v>111.2</v>
       </c>
       <c r="FL25" s="50"/>
       <c r="FM25" s="50">
         <v>111.3</v>
       </c>
       <c r="FN25" s="50"/>
       <c r="FO25" s="50">
         <v>114.7</v>
       </c>
       <c r="FQ25" s="50">
         <v>118.1</v>
       </c>
       <c r="FS25" s="50">
         <v>116.3</v>
       </c>
       <c r="FU25" s="50">
         <v>113.8</v>
       </c>
       <c r="FW25" s="50">
         <v>108.4</v>
       </c>
-      <c r="FX25" s="105"/>
-      <c r="FY25" s="117"/>
+      <c r="FY25" s="50">
+        <v>107.4</v>
+      </c>
+      <c r="FZ25" s="115"/>
     </row>
-    <row r="26" spans="1:181" ht="15" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:182" x14ac:dyDescent="0.3">
       <c r="A26" s="13" t="s">
         <v>64</v>
       </c>
       <c r="B26" s="1"/>
       <c r="C26" s="62">
         <v>0</v>
       </c>
       <c r="D26" s="38"/>
       <c r="E26" s="37">
         <v>0.1</v>
       </c>
       <c r="F26" s="38"/>
       <c r="G26" s="37">
         <v>0.1</v>
       </c>
       <c r="H26" s="38"/>
       <c r="I26" s="37">
         <v>0.2</v>
       </c>
       <c r="J26" s="38"/>
       <c r="K26" s="37">
         <v>0.1</v>
       </c>
       <c r="L26" s="38"/>
       <c r="M26" s="37">
@@ -8693,54 +8734,56 @@
       </c>
       <c r="FJ26" s="50"/>
       <c r="FK26" s="50">
         <v>18.5</v>
       </c>
       <c r="FL26" s="50"/>
       <c r="FM26" s="50">
         <v>17.7</v>
       </c>
       <c r="FN26" s="50"/>
       <c r="FO26" s="50">
         <v>16.100000000000001</v>
       </c>
       <c r="FQ26" s="50">
         <v>19.8</v>
       </c>
       <c r="FS26" s="50">
         <v>18.600000000000001</v>
       </c>
       <c r="FU26" s="50">
         <v>17.2</v>
       </c>
       <c r="FW26" s="50">
         <v>15.8</v>
       </c>
-      <c r="FX26" s="105"/>
-      <c r="FY26" s="117"/>
+      <c r="FY26" s="50">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="FZ26" s="115"/>
     </row>
-    <row r="27" spans="1:181" ht="15" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:182" x14ac:dyDescent="0.3">
       <c r="A27" s="13" t="s">
         <v>97</v>
       </c>
       <c r="B27" s="1"/>
       <c r="C27" s="62">
         <v>0</v>
       </c>
       <c r="D27" s="38"/>
       <c r="E27" s="37">
         <v>0</v>
       </c>
       <c r="F27" s="38"/>
       <c r="G27" s="37">
         <v>0</v>
       </c>
       <c r="H27" s="38"/>
       <c r="I27" s="37">
         <v>0</v>
       </c>
       <c r="J27" s="38"/>
       <c r="K27" s="37">
         <v>0</v>
       </c>
       <c r="L27" s="38"/>
       <c r="M27" s="37">
@@ -9035,54 +9078,56 @@
       </c>
       <c r="FJ27" s="50"/>
       <c r="FK27" s="50">
         <v>0</v>
       </c>
       <c r="FL27" s="50"/>
       <c r="FM27" s="50">
         <v>0</v>
       </c>
       <c r="FN27" s="50"/>
       <c r="FO27" s="50">
         <v>1.2</v>
       </c>
       <c r="FQ27" s="50">
         <v>0</v>
       </c>
       <c r="FS27" s="50">
         <v>0</v>
       </c>
       <c r="FU27" s="50">
         <v>0</v>
       </c>
       <c r="FW27" s="50">
         <v>0</v>
       </c>
-      <c r="FX27" s="105"/>
-      <c r="FY27" s="117"/>
+      <c r="FY27" s="50">
+        <v>0</v>
+      </c>
+      <c r="FZ27" s="115"/>
     </row>
-    <row r="28" spans="1:181" ht="15" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:182" x14ac:dyDescent="0.3">
       <c r="A28" s="13" t="s">
         <v>146</v>
       </c>
       <c r="B28" s="1"/>
       <c r="C28" s="62">
         <v>0</v>
       </c>
       <c r="D28" s="38"/>
       <c r="E28" s="37">
         <v>0</v>
       </c>
       <c r="F28" s="38"/>
       <c r="G28" s="37">
         <v>0</v>
       </c>
       <c r="H28" s="38"/>
       <c r="I28" s="37">
         <v>0</v>
       </c>
       <c r="J28" s="38"/>
       <c r="K28" s="37">
         <v>0</v>
       </c>
       <c r="L28" s="38"/>
       <c r="M28" s="37">
@@ -9377,54 +9422,56 @@
       </c>
       <c r="FJ28" s="50"/>
       <c r="FK28" s="51">
         <v>0</v>
       </c>
       <c r="FL28" s="50"/>
       <c r="FM28" s="51">
         <v>0</v>
       </c>
       <c r="FN28" s="50"/>
       <c r="FO28" s="51">
         <v>0</v>
       </c>
       <c r="FQ28" s="51">
         <v>0</v>
       </c>
       <c r="FS28" s="51">
         <v>0</v>
       </c>
       <c r="FU28" s="51">
         <v>0</v>
       </c>
       <c r="FW28" s="51">
         <v>0</v>
       </c>
-      <c r="FX28" s="105"/>
-      <c r="FY28" s="117"/>
+      <c r="FY28" s="51">
+        <v>0</v>
+      </c>
+      <c r="FZ28" s="115"/>
     </row>
-    <row r="29" spans="1:181" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:182" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="15" t="s">
         <v>51</v>
       </c>
       <c r="B29" s="1"/>
       <c r="C29" s="43">
         <f>C19+SUM(C23:C28)</f>
         <v>20.9</v>
       </c>
       <c r="D29" s="38"/>
       <c r="E29" s="43">
         <f>E19+SUM(E23:E28)</f>
         <v>20.100000000000001</v>
       </c>
       <c r="F29" s="38"/>
       <c r="G29" s="43">
         <f>G19+SUM(G23:G28)</f>
         <v>21.299999999999997</v>
       </c>
       <c r="H29" s="38"/>
       <c r="I29" s="43">
         <f>I19+SUM(I23:I28)</f>
         <v>23.400000000000002</v>
       </c>
       <c r="J29" s="38"/>
       <c r="K29" s="43">
@@ -9808,54 +9855,57 @@
       <c r="FM29" s="43">
         <f>SUM(FM25:FM28)+FM23+FM19</f>
         <v>374</v>
       </c>
       <c r="FN29" s="50"/>
       <c r="FO29" s="43">
         <f>SUM(FO25:FO28)+FO23+FO19</f>
         <v>429.4</v>
       </c>
       <c r="FQ29" s="43">
         <f>+FQ19+FQ23+FQ25+FQ26+FQ27+FQ28</f>
         <v>466.00000000000006</v>
       </c>
       <c r="FS29" s="43">
         <f>+FS19+FS23+FS25+FS26+FS27+FS28</f>
         <v>433.50000000000006</v>
       </c>
       <c r="FU29" s="43">
         <f>SUM(FU25:FU28)+FU23+FU19</f>
         <v>422.9</v>
       </c>
       <c r="FW29" s="43">
         <f>SUM(FW25:FW28)+FW23+FW19</f>
         <v>405</v>
       </c>
-      <c r="FX29" s="105"/>
-      <c r="FY29" s="117"/>
+      <c r="FY29" s="43">
+        <f>SUM(FY25:FY28)+FY23+FY19</f>
+        <v>418.79999999999995</v>
+      </c>
+      <c r="FZ29" s="115"/>
     </row>
-    <row r="30" spans="1:181" s="46" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:182" s="46" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="70"/>
       <c r="B30" s="84"/>
       <c r="C30" s="77"/>
       <c r="D30" s="50"/>
       <c r="E30" s="50"/>
       <c r="F30" s="50"/>
       <c r="G30" s="50"/>
       <c r="H30" s="50"/>
       <c r="I30" s="50"/>
       <c r="J30" s="50"/>
       <c r="K30" s="50"/>
       <c r="L30" s="50"/>
       <c r="M30" s="50"/>
       <c r="N30" s="50"/>
       <c r="O30" s="50"/>
       <c r="P30" s="50"/>
       <c r="Q30" s="50"/>
       <c r="R30" s="50"/>
       <c r="S30" s="50"/>
       <c r="T30" s="50"/>
       <c r="U30" s="50"/>
       <c r="V30" s="50"/>
       <c r="W30" s="50"/>
       <c r="X30" s="50"/>
       <c r="Y30" s="50"/>
@@ -9970,54 +10020,54 @@
       <c r="ES30" s="50"/>
       <c r="EU30" s="50"/>
       <c r="EW30" s="50"/>
       <c r="EX30" s="50"/>
       <c r="EY30" s="50"/>
       <c r="EZ30" s="50"/>
       <c r="FA30" s="50"/>
       <c r="FB30" s="50"/>
       <c r="FC30" s="50"/>
       <c r="FD30" s="50"/>
       <c r="FE30" s="50"/>
       <c r="FF30" s="50"/>
       <c r="FG30" s="50"/>
       <c r="FH30" s="50"/>
       <c r="FI30" s="50"/>
       <c r="FJ30" s="50"/>
       <c r="FK30" s="50"/>
       <c r="FL30" s="50"/>
       <c r="FM30" s="50"/>
       <c r="FN30" s="50"/>
       <c r="FO30" s="50"/>
       <c r="FQ30" s="50"/>
       <c r="FS30" s="50"/>
       <c r="FU30" s="50"/>
       <c r="FW30" s="50"/>
-      <c r="FX30" s="106"/>
-      <c r="FY30" s="118"/>
+      <c r="FY30" s="50"/>
+      <c r="FZ30" s="116"/>
     </row>
-    <row r="31" spans="1:181" ht="15" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:182" x14ac:dyDescent="0.3">
       <c r="A31" s="16" t="s">
         <v>52</v>
       </c>
       <c r="B31" s="1"/>
       <c r="C31" s="65">
         <f>+C13-C29</f>
         <v>18.300000000000004</v>
       </c>
       <c r="D31" s="38"/>
       <c r="E31" s="40">
         <v>22.4</v>
       </c>
       <c r="F31" s="38"/>
       <c r="G31" s="40">
         <v>23</v>
       </c>
       <c r="H31" s="38"/>
       <c r="I31" s="40">
         <v>22.7</v>
       </c>
       <c r="J31" s="38"/>
       <c r="K31" s="40">
         <v>24.7</v>
       </c>
       <c r="L31" s="38"/>
@@ -10355,54 +10405,57 @@
       <c r="FM31" s="51">
         <f>+FM13-FM29</f>
         <v>191.89999999999998</v>
       </c>
       <c r="FN31" s="50"/>
       <c r="FO31" s="51">
         <f>FO13-FO29</f>
         <v>141.70000000000005</v>
       </c>
       <c r="FQ31" s="51">
         <f>+FQ13-FQ29</f>
         <v>117.80000000000001</v>
       </c>
       <c r="FS31" s="51">
         <f>+FS13-FS29</f>
         <v>148.89999999999992</v>
       </c>
       <c r="FU31" s="51">
         <f>+FU13-FU29</f>
         <v>157</v>
       </c>
       <c r="FW31" s="51">
         <f>FW13-FW29</f>
         <v>175</v>
       </c>
-      <c r="FX31" s="105"/>
-      <c r="FY31" s="117"/>
+      <c r="FY31" s="51">
+        <f>FY13-FY29</f>
+        <v>168.60000000000014</v>
+      </c>
+      <c r="FZ31" s="115"/>
     </row>
-    <row r="32" spans="1:181" s="46" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:182" s="46" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A32" s="69"/>
       <c r="B32" s="84"/>
       <c r="C32" s="77"/>
       <c r="D32" s="50"/>
       <c r="E32" s="50"/>
       <c r="F32" s="50"/>
       <c r="G32" s="50"/>
       <c r="H32" s="50"/>
       <c r="I32" s="50"/>
       <c r="J32" s="50"/>
       <c r="K32" s="50"/>
       <c r="L32" s="50"/>
       <c r="M32" s="50"/>
       <c r="N32" s="50"/>
       <c r="O32" s="50"/>
       <c r="P32" s="50"/>
       <c r="Q32" s="50"/>
       <c r="R32" s="50"/>
       <c r="S32" s="50"/>
       <c r="T32" s="50"/>
       <c r="U32" s="50"/>
       <c r="V32" s="50"/>
       <c r="W32" s="50"/>
       <c r="X32" s="50"/>
       <c r="Y32" s="50"/>
@@ -10517,54 +10570,54 @@
       <c r="ES32" s="50"/>
       <c r="EU32" s="50"/>
       <c r="EW32" s="50"/>
       <c r="EX32" s="50"/>
       <c r="EY32" s="50"/>
       <c r="EZ32" s="50"/>
       <c r="FA32" s="50"/>
       <c r="FB32" s="50"/>
       <c r="FC32" s="50"/>
       <c r="FD32" s="50"/>
       <c r="FE32" s="50"/>
       <c r="FF32" s="50"/>
       <c r="FG32" s="50"/>
       <c r="FH32" s="50"/>
       <c r="FI32" s="50"/>
       <c r="FJ32" s="50"/>
       <c r="FK32" s="50"/>
       <c r="FL32" s="50"/>
       <c r="FM32" s="50"/>
       <c r="FN32" s="50"/>
       <c r="FO32" s="50"/>
       <c r="FQ32" s="50"/>
       <c r="FS32" s="50"/>
       <c r="FU32" s="50"/>
       <c r="FW32" s="50"/>
-      <c r="FX32" s="106"/>
-      <c r="FY32" s="118"/>
+      <c r="FY32" s="50"/>
+      <c r="FZ32" s="116"/>
     </row>
-    <row r="33" spans="1:181" ht="15" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:182" x14ac:dyDescent="0.3">
       <c r="A33" s="13" t="s">
         <v>53</v>
       </c>
       <c r="B33" s="1"/>
       <c r="C33" s="65">
         <v>6.6</v>
       </c>
       <c r="D33" s="38"/>
       <c r="E33" s="40">
         <v>5.4</v>
       </c>
       <c r="F33" s="38"/>
       <c r="G33" s="40">
         <v>8.8000000000000007</v>
       </c>
       <c r="H33" s="38"/>
       <c r="I33" s="40">
         <v>9.3000000000000007</v>
       </c>
       <c r="J33" s="38"/>
       <c r="K33" s="40">
         <v>9.1999999999999993</v>
       </c>
       <c r="L33" s="38"/>
       <c r="M33" s="40">
@@ -10859,54 +10912,56 @@
       </c>
       <c r="FJ33" s="50"/>
       <c r="FK33" s="51">
         <v>27.7</v>
       </c>
       <c r="FL33" s="50"/>
       <c r="FM33" s="51">
         <v>40</v>
       </c>
       <c r="FN33" s="50"/>
       <c r="FO33" s="51">
         <v>35.4</v>
       </c>
       <c r="FQ33" s="51">
         <v>30.4</v>
       </c>
       <c r="FS33" s="51">
         <v>40.700000000000003</v>
       </c>
       <c r="FU33" s="51">
         <v>35</v>
       </c>
       <c r="FW33" s="51">
         <v>39.200000000000003</v>
       </c>
-      <c r="FX33" s="105"/>
-      <c r="FY33" s="117"/>
+      <c r="FY33" s="51">
+        <v>32.700000000000003</v>
+      </c>
+      <c r="FZ33" s="115"/>
     </row>
-    <row r="34" spans="1:181" ht="15" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:182" x14ac:dyDescent="0.3">
       <c r="A34" s="13"/>
       <c r="B34" s="1"/>
       <c r="C34" s="62"/>
       <c r="D34" s="38"/>
       <c r="E34" s="37"/>
       <c r="F34" s="38"/>
       <c r="G34" s="37"/>
       <c r="H34" s="38"/>
       <c r="I34" s="37"/>
       <c r="J34" s="38"/>
       <c r="K34" s="37"/>
       <c r="L34" s="38"/>
       <c r="M34" s="37"/>
       <c r="N34" s="38"/>
       <c r="O34" s="37"/>
       <c r="P34" s="38"/>
       <c r="Q34" s="37"/>
       <c r="R34" s="38"/>
       <c r="S34" s="37"/>
       <c r="T34" s="39"/>
       <c r="U34" s="37"/>
       <c r="V34" s="37"/>
       <c r="W34" s="37"/>
       <c r="X34" s="37"/>
       <c r="Y34" s="37"/>
@@ -11021,54 +11076,54 @@
       <c r="ES34" s="50"/>
       <c r="EU34" s="50"/>
       <c r="EW34" s="50"/>
       <c r="EX34" s="50"/>
       <c r="EY34" s="50"/>
       <c r="EZ34" s="50"/>
       <c r="FA34" s="50"/>
       <c r="FB34" s="50"/>
       <c r="FC34" s="50"/>
       <c r="FD34" s="50"/>
       <c r="FE34" s="50"/>
       <c r="FF34" s="50"/>
       <c r="FG34" s="50"/>
       <c r="FH34" s="50"/>
       <c r="FI34" s="50"/>
       <c r="FJ34" s="50"/>
       <c r="FK34" s="50"/>
       <c r="FL34" s="50"/>
       <c r="FM34" s="50"/>
       <c r="FN34" s="50"/>
       <c r="FO34" s="50"/>
       <c r="FQ34" s="50"/>
       <c r="FS34" s="50"/>
       <c r="FU34" s="50"/>
       <c r="FW34" s="50"/>
-      <c r="FX34" s="105"/>
-      <c r="FY34" s="117"/>
+      <c r="FY34" s="50"/>
+      <c r="FZ34" s="115"/>
     </row>
-    <row r="35" spans="1:181" ht="15" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:182" x14ac:dyDescent="0.3">
       <c r="A35" s="13" t="s">
         <v>54</v>
       </c>
       <c r="B35" s="1"/>
       <c r="C35" s="65">
         <f>+C31-C33</f>
         <v>11.700000000000005</v>
       </c>
       <c r="D35" s="38"/>
       <c r="E35" s="40">
         <v>17</v>
       </c>
       <c r="F35" s="38"/>
       <c r="G35" s="40">
         <v>14.2</v>
       </c>
       <c r="H35" s="38"/>
       <c r="I35" s="40">
         <v>13.4</v>
       </c>
       <c r="J35" s="38"/>
       <c r="K35" s="40">
         <v>15.5</v>
       </c>
       <c r="L35" s="38"/>
@@ -11406,54 +11461,57 @@
       <c r="FM35" s="51">
         <f>+FM31-FM33</f>
         <v>151.89999999999998</v>
       </c>
       <c r="FN35" s="50"/>
       <c r="FO35" s="51">
         <f>FO31-FO33</f>
         <v>106.30000000000004</v>
       </c>
       <c r="FQ35" s="51">
         <f>+FQ31-FQ33</f>
         <v>87.4</v>
       </c>
       <c r="FS35" s="51">
         <f>+FS31-FS33</f>
         <v>108.19999999999992</v>
       </c>
       <c r="FU35" s="51">
         <f>FU31-FU33</f>
         <v>122</v>
       </c>
       <c r="FW35" s="51">
         <f>+FW31-FW33</f>
         <v>135.80000000000001</v>
       </c>
-      <c r="FX35" s="105"/>
-      <c r="FY35" s="117"/>
+      <c r="FY35" s="51">
+        <f>FY31-FY33</f>
+        <v>135.90000000000015</v>
+      </c>
+      <c r="FZ35" s="115"/>
     </row>
-    <row r="36" spans="1:181" s="46" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:182" s="46" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A36" s="71"/>
       <c r="B36" s="84"/>
       <c r="C36" s="77"/>
       <c r="D36" s="50"/>
       <c r="E36" s="50"/>
       <c r="F36" s="50"/>
       <c r="G36" s="50"/>
       <c r="H36" s="50"/>
       <c r="I36" s="50"/>
       <c r="J36" s="50"/>
       <c r="K36" s="50"/>
       <c r="L36" s="50"/>
       <c r="M36" s="50"/>
       <c r="N36" s="50"/>
       <c r="O36" s="50"/>
       <c r="P36" s="50"/>
       <c r="Q36" s="50"/>
       <c r="R36" s="50"/>
       <c r="S36" s="50"/>
       <c r="T36" s="50"/>
       <c r="U36" s="50"/>
       <c r="V36" s="50"/>
       <c r="W36" s="50"/>
       <c r="X36" s="50"/>
       <c r="Y36" s="50"/>
@@ -11568,54 +11626,54 @@
       <c r="ES36" s="50"/>
       <c r="EU36" s="50"/>
       <c r="EW36" s="50"/>
       <c r="EX36" s="50"/>
       <c r="EY36" s="50"/>
       <c r="EZ36" s="50"/>
       <c r="FA36" s="50"/>
       <c r="FB36" s="50"/>
       <c r="FC36" s="50"/>
       <c r="FD36" s="50"/>
       <c r="FE36" s="50"/>
       <c r="FF36" s="50"/>
       <c r="FG36" s="50"/>
       <c r="FH36" s="50"/>
       <c r="FI36" s="50"/>
       <c r="FJ36" s="50"/>
       <c r="FK36" s="50"/>
       <c r="FL36" s="50"/>
       <c r="FM36" s="50"/>
       <c r="FN36" s="50"/>
       <c r="FO36" s="50"/>
       <c r="FQ36" s="50"/>
       <c r="FS36" s="50"/>
       <c r="FU36" s="50"/>
       <c r="FW36" s="50"/>
-      <c r="FX36" s="106"/>
-      <c r="FY36" s="118"/>
+      <c r="FY36" s="50"/>
+      <c r="FZ36" s="116"/>
     </row>
-    <row r="37" spans="1:181" ht="15" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:182" x14ac:dyDescent="0.3">
       <c r="A37" s="20" t="s">
         <v>55</v>
       </c>
       <c r="B37" s="1"/>
       <c r="C37" s="62"/>
       <c r="D37" s="38"/>
       <c r="E37" s="37"/>
       <c r="F37" s="38"/>
       <c r="G37" s="37"/>
       <c r="H37" s="38"/>
       <c r="I37" s="37"/>
       <c r="J37" s="38"/>
       <c r="K37" s="37"/>
       <c r="L37" s="38"/>
       <c r="M37" s="37"/>
       <c r="N37" s="38"/>
       <c r="O37" s="37"/>
       <c r="P37" s="38"/>
       <c r="Q37" s="37"/>
       <c r="R37" s="38"/>
       <c r="S37" s="37"/>
       <c r="T37" s="39"/>
       <c r="U37" s="37"/>
       <c r="V37" s="37"/>
       <c r="W37" s="37"/>
@@ -11732,54 +11790,54 @@
       <c r="ES37" s="50"/>
       <c r="EU37" s="50"/>
       <c r="EW37" s="50"/>
       <c r="EX37" s="50"/>
       <c r="EY37" s="50"/>
       <c r="EZ37" s="50"/>
       <c r="FA37" s="50"/>
       <c r="FB37" s="50"/>
       <c r="FC37" s="50"/>
       <c r="FD37" s="50"/>
       <c r="FE37" s="50"/>
       <c r="FF37" s="50"/>
       <c r="FG37" s="50"/>
       <c r="FH37" s="50"/>
       <c r="FI37" s="50"/>
       <c r="FJ37" s="50"/>
       <c r="FK37" s="50"/>
       <c r="FL37" s="50"/>
       <c r="FM37" s="50"/>
       <c r="FN37" s="50"/>
       <c r="FO37" s="50"/>
       <c r="FQ37" s="50"/>
       <c r="FS37" s="50"/>
       <c r="FU37" s="50"/>
       <c r="FW37" s="50"/>
-      <c r="FX37" s="105"/>
-      <c r="FY37" s="117"/>
+      <c r="FY37" s="50"/>
+      <c r="FZ37" s="115"/>
     </row>
-    <row r="38" spans="1:181" ht="15" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:182" x14ac:dyDescent="0.3">
       <c r="A38" s="21" t="s">
         <v>68</v>
       </c>
       <c r="B38" s="1"/>
       <c r="C38" s="62">
         <v>0.3</v>
       </c>
       <c r="D38" s="38"/>
       <c r="E38" s="37">
         <v>0.3</v>
       </c>
       <c r="F38" s="38"/>
       <c r="G38" s="37">
         <v>0.2</v>
       </c>
       <c r="H38" s="38"/>
       <c r="I38" s="37">
         <v>0.7</v>
       </c>
       <c r="J38" s="38"/>
       <c r="K38" s="37">
         <v>0.3</v>
       </c>
       <c r="L38" s="38"/>
       <c r="M38" s="37">
@@ -12074,54 +12132,56 @@
       </c>
       <c r="FJ38" s="50"/>
       <c r="FK38" s="50">
         <v>0</v>
       </c>
       <c r="FL38" s="50"/>
       <c r="FM38" s="50">
         <v>0</v>
       </c>
       <c r="FN38" s="50"/>
       <c r="FO38" s="50">
         <v>0</v>
       </c>
       <c r="FQ38" s="50">
         <v>0</v>
       </c>
       <c r="FS38" s="50">
         <v>0</v>
       </c>
       <c r="FU38" s="50">
         <v>0</v>
       </c>
       <c r="FW38" s="50">
         <v>0</v>
       </c>
-      <c r="FX38" s="105"/>
-      <c r="FY38" s="117"/>
+      <c r="FY38" s="50">
+        <v>0</v>
+      </c>
+      <c r="FZ38" s="115"/>
     </row>
-    <row r="39" spans="1:181" ht="15" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:182" x14ac:dyDescent="0.3">
       <c r="A39" s="13" t="s">
         <v>74</v>
       </c>
       <c r="B39" s="1"/>
       <c r="C39" s="65">
         <v>0.1</v>
       </c>
       <c r="D39" s="38"/>
       <c r="E39" s="40">
         <v>0.1</v>
       </c>
       <c r="F39" s="38"/>
       <c r="G39" s="40">
         <v>0.1</v>
       </c>
       <c r="H39" s="38"/>
       <c r="I39" s="40">
         <v>0.2</v>
       </c>
       <c r="J39" s="38"/>
       <c r="K39" s="40">
         <v>0.1</v>
       </c>
       <c r="L39" s="38"/>
       <c r="M39" s="40">
@@ -12416,54 +12476,56 @@
       </c>
       <c r="FJ39" s="50"/>
       <c r="FK39" s="51">
         <v>0</v>
       </c>
       <c r="FL39" s="50"/>
       <c r="FM39" s="51">
         <v>0</v>
       </c>
       <c r="FN39" s="50"/>
       <c r="FO39" s="51">
         <v>0</v>
       </c>
       <c r="FQ39" s="51">
         <v>0</v>
       </c>
       <c r="FS39" s="51">
         <v>0</v>
       </c>
       <c r="FU39" s="51">
         <v>0</v>
       </c>
       <c r="FW39" s="51">
         <v>0</v>
       </c>
-      <c r="FX39" s="105"/>
-      <c r="FY39" s="117"/>
+      <c r="FY39" s="51">
+        <v>0</v>
+      </c>
+      <c r="FZ39" s="115"/>
     </row>
-    <row r="40" spans="1:181" ht="15" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:182" x14ac:dyDescent="0.3">
       <c r="A40" s="13"/>
       <c r="B40" s="1"/>
       <c r="C40" s="62"/>
       <c r="D40" s="38"/>
       <c r="E40" s="37"/>
       <c r="F40" s="38"/>
       <c r="G40" s="37"/>
       <c r="H40" s="38"/>
       <c r="I40" s="37"/>
       <c r="J40" s="38"/>
       <c r="K40" s="37"/>
       <c r="L40" s="38"/>
       <c r="M40" s="37"/>
       <c r="N40" s="38"/>
       <c r="O40" s="37"/>
       <c r="P40" s="38"/>
       <c r="Q40" s="37"/>
       <c r="R40" s="38"/>
       <c r="S40" s="37"/>
       <c r="T40" s="39"/>
       <c r="U40" s="37"/>
       <c r="V40" s="37"/>
       <c r="W40" s="37"/>
       <c r="X40" s="37"/>
       <c r="Y40" s="37"/>
@@ -12578,54 +12640,54 @@
       <c r="ES40" s="50"/>
       <c r="EU40" s="50"/>
       <c r="EW40" s="50"/>
       <c r="EX40" s="50"/>
       <c r="EY40" s="50"/>
       <c r="EZ40" s="50"/>
       <c r="FA40" s="50"/>
       <c r="FB40" s="50"/>
       <c r="FC40" s="50"/>
       <c r="FD40" s="50"/>
       <c r="FE40" s="50"/>
       <c r="FF40" s="50"/>
       <c r="FG40" s="50"/>
       <c r="FH40" s="50"/>
       <c r="FI40" s="50"/>
       <c r="FJ40" s="50"/>
       <c r="FK40" s="50"/>
       <c r="FL40" s="50"/>
       <c r="FM40" s="50"/>
       <c r="FN40" s="50"/>
       <c r="FO40" s="50"/>
       <c r="FQ40" s="50"/>
       <c r="FS40" s="50"/>
       <c r="FU40" s="50"/>
       <c r="FW40" s="50"/>
-      <c r="FX40" s="105"/>
-      <c r="FY40" s="117"/>
+      <c r="FY40" s="50"/>
+      <c r="FZ40" s="115"/>
     </row>
-    <row r="41" spans="1:181" ht="15" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:182" x14ac:dyDescent="0.3">
       <c r="A41" s="13" t="s">
         <v>69</v>
       </c>
       <c r="B41" s="1"/>
       <c r="C41" s="65">
         <f>+C38-C39</f>
         <v>0.19999999999999998</v>
       </c>
       <c r="D41" s="38"/>
       <c r="E41" s="40">
         <v>0.2</v>
       </c>
       <c r="F41" s="38"/>
       <c r="G41" s="40">
         <v>0.1</v>
       </c>
       <c r="H41" s="38"/>
       <c r="I41" s="40">
         <v>0.5</v>
       </c>
       <c r="J41" s="38"/>
       <c r="K41" s="40">
         <v>0.2</v>
       </c>
       <c r="L41" s="38"/>
@@ -12905,54 +12967,56 @@
       </c>
       <c r="FJ41" s="50"/>
       <c r="FK41" s="51">
         <v>0</v>
       </c>
       <c r="FL41" s="50"/>
       <c r="FM41" s="51">
         <v>0</v>
       </c>
       <c r="FN41" s="50"/>
       <c r="FO41" s="51">
         <v>0</v>
       </c>
       <c r="FQ41" s="51">
         <v>0</v>
       </c>
       <c r="FS41" s="51">
         <v>0</v>
       </c>
       <c r="FU41" s="51">
         <v>0</v>
       </c>
       <c r="FW41" s="51">
         <v>0</v>
       </c>
-      <c r="FX41" s="105"/>
-      <c r="FY41" s="117"/>
+      <c r="FY41" s="51">
+        <v>0</v>
+      </c>
+      <c r="FZ41" s="115"/>
     </row>
-    <row r="42" spans="1:181" s="46" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:182" s="46" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A42" s="71"/>
       <c r="B42" s="84"/>
       <c r="C42" s="77"/>
       <c r="D42" s="50"/>
       <c r="E42" s="50"/>
       <c r="F42" s="50"/>
       <c r="G42" s="50"/>
       <c r="H42" s="50"/>
       <c r="I42" s="50"/>
       <c r="J42" s="50"/>
       <c r="K42" s="50"/>
       <c r="L42" s="50"/>
       <c r="M42" s="50"/>
       <c r="N42" s="50"/>
       <c r="O42" s="50"/>
       <c r="P42" s="50"/>
       <c r="Q42" s="50"/>
       <c r="R42" s="50"/>
       <c r="S42" s="50"/>
       <c r="T42" s="50"/>
       <c r="U42" s="50"/>
       <c r="V42" s="50"/>
       <c r="W42" s="50"/>
       <c r="X42" s="50"/>
       <c r="Y42" s="50"/>
@@ -13071,54 +13135,54 @@
       <c r="ES42" s="50"/>
       <c r="EU42" s="50"/>
       <c r="EW42" s="50"/>
       <c r="EX42" s="50"/>
       <c r="EY42" s="50"/>
       <c r="EZ42" s="50"/>
       <c r="FA42" s="50"/>
       <c r="FB42" s="50"/>
       <c r="FC42" s="50"/>
       <c r="FD42" s="50"/>
       <c r="FE42" s="50"/>
       <c r="FF42" s="50"/>
       <c r="FG42" s="50"/>
       <c r="FH42" s="50"/>
       <c r="FI42" s="50"/>
       <c r="FJ42" s="50"/>
       <c r="FK42" s="50"/>
       <c r="FL42" s="50"/>
       <c r="FM42" s="50"/>
       <c r="FN42" s="50"/>
       <c r="FO42" s="50"/>
       <c r="FQ42" s="50"/>
       <c r="FS42" s="50"/>
       <c r="FU42" s="50"/>
       <c r="FW42" s="50"/>
-      <c r="FX42" s="106"/>
-      <c r="FY42" s="118"/>
+      <c r="FY42" s="50"/>
+      <c r="FZ42" s="116"/>
     </row>
-    <row r="43" spans="1:181" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:182" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A43" s="11" t="s">
         <v>56</v>
       </c>
       <c r="B43" s="1"/>
       <c r="C43" s="94">
         <f>+C35+C41</f>
         <v>11.900000000000004</v>
       </c>
       <c r="D43" s="38"/>
       <c r="E43" s="44">
         <v>17.2</v>
       </c>
       <c r="F43" s="38"/>
       <c r="G43" s="44">
         <v>14.3</v>
       </c>
       <c r="H43" s="38"/>
       <c r="I43" s="44">
         <v>13.9</v>
       </c>
       <c r="J43" s="38"/>
       <c r="K43" s="44">
         <v>15.7</v>
       </c>
       <c r="L43" s="38"/>
@@ -13454,54 +13518,57 @@
       <c r="FM43" s="53">
         <f>FM35</f>
         <v>151.89999999999998</v>
       </c>
       <c r="FN43" s="50"/>
       <c r="FO43" s="53">
         <f>FO35</f>
         <v>106.30000000000004</v>
       </c>
       <c r="FQ43" s="53">
         <f>FQ35</f>
         <v>87.4</v>
       </c>
       <c r="FS43" s="53">
         <f>+FS35</f>
         <v>108.19999999999992</v>
       </c>
       <c r="FU43" s="53">
         <f>FU35</f>
         <v>122</v>
       </c>
       <c r="FW43" s="53">
         <f>FW35</f>
         <v>135.80000000000001</v>
       </c>
-      <c r="FX43" s="105"/>
-      <c r="FY43" s="117"/>
+      <c r="FY43" s="53">
+        <f>FY35</f>
+        <v>135.90000000000015</v>
+      </c>
+      <c r="FZ43" s="115"/>
     </row>
-    <row r="44" spans="1:181" s="46" customFormat="1" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:182" s="46" customFormat="1" ht="15" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A44" s="72"/>
       <c r="B44" s="84"/>
       <c r="C44" s="74"/>
       <c r="D44" s="57"/>
       <c r="E44" s="57"/>
       <c r="F44" s="57"/>
       <c r="G44" s="73"/>
       <c r="H44" s="57"/>
       <c r="I44" s="57"/>
       <c r="J44" s="57"/>
       <c r="K44" s="57"/>
       <c r="L44" s="57"/>
       <c r="M44" s="73"/>
       <c r="N44" s="57"/>
       <c r="O44" s="57"/>
       <c r="P44" s="57"/>
       <c r="Q44" s="57"/>
       <c r="R44" s="57"/>
       <c r="S44" s="57"/>
       <c r="T44" s="57"/>
       <c r="U44" s="57"/>
       <c r="V44" s="57"/>
       <c r="W44" s="57"/>
       <c r="X44" s="57"/>
       <c r="Y44" s="57"/>
@@ -13616,54 +13683,54 @@
       <c r="ES44" s="88"/>
       <c r="EU44" s="88"/>
       <c r="EW44" s="88"/>
       <c r="EX44" s="48"/>
       <c r="EY44" s="88"/>
       <c r="EZ44" s="48"/>
       <c r="FA44" s="88"/>
       <c r="FB44" s="48"/>
       <c r="FC44" s="88"/>
       <c r="FD44" s="48"/>
       <c r="FE44" s="88"/>
       <c r="FF44" s="48"/>
       <c r="FG44" s="88"/>
       <c r="FH44" s="48"/>
       <c r="FI44" s="88"/>
       <c r="FJ44" s="48"/>
       <c r="FK44" s="88"/>
       <c r="FL44" s="48"/>
       <c r="FM44" s="88"/>
       <c r="FN44" s="48"/>
       <c r="FO44" s="88"/>
       <c r="FQ44" s="88"/>
       <c r="FS44" s="88"/>
       <c r="FU44" s="88"/>
       <c r="FW44" s="88"/>
-      <c r="FX44" s="106"/>
-      <c r="FY44" s="118"/>
+      <c r="FY44" s="88"/>
+      <c r="FZ44" s="116"/>
     </row>
-    <row r="45" spans="1:181" ht="15" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:182" x14ac:dyDescent="0.3">
       <c r="A45" s="12"/>
       <c r="B45" s="1"/>
       <c r="C45" s="95"/>
       <c r="D45" s="1"/>
       <c r="E45" s="22"/>
       <c r="F45" s="1"/>
       <c r="G45" s="22"/>
       <c r="H45" s="1"/>
       <c r="I45" s="22"/>
       <c r="J45" s="1"/>
       <c r="K45" s="22"/>
       <c r="L45" s="1"/>
       <c r="M45" s="22"/>
       <c r="N45" s="1"/>
       <c r="O45" s="22"/>
       <c r="P45" s="1"/>
       <c r="Q45" s="22"/>
       <c r="R45" s="1"/>
       <c r="S45" s="22"/>
       <c r="CK45" s="48"/>
       <c r="CM45" s="48"/>
       <c r="CN45" s="48"/>
       <c r="CO45" s="48"/>
       <c r="CP45" s="48"/>
       <c r="CQ45" s="48"/>
@@ -13708,54 +13775,54 @@
       <c r="ES45" s="48"/>
       <c r="EU45" s="48"/>
       <c r="EW45" s="48"/>
       <c r="EX45" s="48"/>
       <c r="EY45" s="48"/>
       <c r="EZ45" s="48"/>
       <c r="FA45" s="48"/>
       <c r="FB45" s="48"/>
       <c r="FC45" s="48"/>
       <c r="FD45" s="48"/>
       <c r="FE45" s="48"/>
       <c r="FF45" s="48"/>
       <c r="FG45" s="48"/>
       <c r="FH45" s="48"/>
       <c r="FI45" s="48"/>
       <c r="FJ45" s="48"/>
       <c r="FK45" s="48"/>
       <c r="FL45" s="48"/>
       <c r="FM45" s="48"/>
       <c r="FN45" s="48"/>
       <c r="FO45" s="48"/>
       <c r="FQ45" s="48"/>
       <c r="FS45" s="48"/>
       <c r="FU45" s="48"/>
       <c r="FW45" s="48"/>
-      <c r="FX45" s="105"/>
-      <c r="FY45" s="117"/>
+      <c r="FY45" s="48"/>
+      <c r="FZ45" s="115"/>
     </row>
-    <row r="46" spans="1:181" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:182" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A46" s="12"/>
       <c r="B46" s="14"/>
       <c r="C46" s="96"/>
       <c r="D46" s="14"/>
       <c r="E46" s="14"/>
       <c r="AC46" s="17"/>
       <c r="AD46" s="17"/>
       <c r="AE46" s="17"/>
       <c r="AF46" s="17"/>
       <c r="AG46" s="17"/>
       <c r="AK46" s="17"/>
       <c r="AL46" s="17"/>
       <c r="AM46" s="17"/>
       <c r="AN46" s="17"/>
       <c r="AO46" s="17"/>
       <c r="AP46" s="17"/>
       <c r="AQ46" s="17"/>
       <c r="AR46" s="17"/>
       <c r="AS46" s="17"/>
       <c r="AT46" s="17"/>
       <c r="AU46" s="17"/>
       <c r="AV46" s="17"/>
       <c r="AW46" s="17"/>
       <c r="AX46" s="17"/>
       <c r="AY46" s="17"/>
@@ -13844,54 +13911,54 @@
       <c r="ES46" s="54"/>
       <c r="EU46" s="54"/>
       <c r="EW46" s="54"/>
       <c r="EX46" s="48"/>
       <c r="EY46" s="54"/>
       <c r="EZ46" s="48"/>
       <c r="FA46" s="54"/>
       <c r="FB46" s="48"/>
       <c r="FC46" s="54"/>
       <c r="FD46" s="48"/>
       <c r="FE46" s="54"/>
       <c r="FF46" s="48"/>
       <c r="FG46" s="54"/>
       <c r="FH46" s="48"/>
       <c r="FI46" s="54"/>
       <c r="FJ46" s="48"/>
       <c r="FK46" s="54"/>
       <c r="FL46" s="48"/>
       <c r="FM46" s="54"/>
       <c r="FN46" s="48"/>
       <c r="FO46" s="54"/>
       <c r="FQ46" s="54"/>
       <c r="FS46" s="54"/>
       <c r="FU46" s="54"/>
       <c r="FW46" s="54"/>
-      <c r="FX46" s="105"/>
-      <c r="FY46" s="117"/>
+      <c r="FY46" s="54"/>
+      <c r="FZ46" s="115"/>
     </row>
-    <row r="47" spans="1:181" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:182" x14ac:dyDescent="0.3">
       <c r="A47" s="3" t="s">
         <v>81</v>
       </c>
       <c r="B47" s="14"/>
       <c r="C47" s="97"/>
       <c r="D47" s="23"/>
       <c r="E47" s="23"/>
       <c r="F47" s="5"/>
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
       <c r="J47" s="5"/>
       <c r="K47" s="5"/>
       <c r="L47" s="5"/>
       <c r="M47" s="5"/>
       <c r="N47" s="5"/>
       <c r="O47" s="5"/>
       <c r="P47" s="5"/>
       <c r="Q47" s="5"/>
       <c r="R47" s="5"/>
       <c r="S47" s="5"/>
       <c r="T47" s="5"/>
       <c r="U47" s="5"/>
       <c r="V47" s="5"/>
       <c r="W47" s="5"/>
@@ -13964,54 +14031,54 @@
       <c r="ES47" s="48"/>
       <c r="EU47" s="48"/>
       <c r="EW47" s="48"/>
       <c r="EX47" s="48"/>
       <c r="EY47" s="48"/>
       <c r="EZ47" s="48"/>
       <c r="FA47" s="48"/>
       <c r="FB47" s="48"/>
       <c r="FC47" s="48"/>
       <c r="FD47" s="48"/>
       <c r="FE47" s="48"/>
       <c r="FF47" s="48"/>
       <c r="FG47" s="48"/>
       <c r="FH47" s="48"/>
       <c r="FI47" s="48"/>
       <c r="FJ47" s="48"/>
       <c r="FK47" s="48"/>
       <c r="FL47" s="48"/>
       <c r="FM47" s="48"/>
       <c r="FN47" s="48"/>
       <c r="FO47" s="48"/>
       <c r="FQ47" s="48"/>
       <c r="FS47" s="48"/>
       <c r="FU47" s="48"/>
       <c r="FW47" s="48"/>
-      <c r="FX47" s="105"/>
-      <c r="FY47" s="117"/>
+      <c r="FY47" s="48"/>
+      <c r="FZ47" s="115"/>
     </row>
-    <row r="48" spans="1:181" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:182" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A48" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B48" s="1"/>
       <c r="C48" s="98">
         <v>0.30038927716081493</v>
       </c>
       <c r="D48" s="1"/>
       <c r="E48" s="24">
         <v>0.43771303501824055</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="24">
         <v>0.36890808816181986</v>
       </c>
       <c r="H48" s="1"/>
       <c r="I48" s="24">
         <v>0.37825157980532553</v>
       </c>
       <c r="J48" s="1"/>
       <c r="K48" s="24">
         <v>0.42584847680308713</v>
       </c>
       <c r="L48" s="1"/>
       <c r="M48" s="24">
@@ -14309,54 +14376,57 @@
       <c r="FM48" s="55">
         <f>(FM43*1000000)/FM56</f>
         <v>12.393729278851399</v>
       </c>
       <c r="FN48" s="59"/>
       <c r="FO48" s="55">
         <f>(FO43*1000000)/FO56</f>
         <v>8.7916435882576423</v>
       </c>
       <c r="FQ48" s="55">
         <f>(FQ43*1000000)/FQ56</f>
         <v>7.5513965850061746</v>
       </c>
       <c r="FS48" s="55">
         <f>(FS43*1000000)/FS56</f>
         <v>9.6192937784772585</v>
       </c>
       <c r="FU48" s="55">
         <f>(FU43*1000000)/FU56</f>
         <v>11.184169816034158</v>
       </c>
       <c r="FW48" s="55">
         <f>(FW43*1000000)/FW56</f>
         <v>12.644342666900435</v>
       </c>
-      <c r="FX48" s="105"/>
-      <c r="FY48" s="117"/>
+      <c r="FY48" s="55">
+        <f>(FY43*1000000)/FY56</f>
+        <v>12.966308873506373</v>
+      </c>
+      <c r="FZ48" s="115"/>
     </row>
-    <row r="49" spans="1:181" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:182" ht="15" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A49" s="13" t="s">
         <v>58</v>
       </c>
       <c r="B49" s="1"/>
       <c r="C49" s="98">
         <v>0.28351963211566555</v>
       </c>
       <c r="D49" s="1"/>
       <c r="E49" s="24">
         <v>0.41475592232145092</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="24">
         <v>0.34850376141777845</v>
       </c>
       <c r="H49" s="1"/>
       <c r="I49" s="24">
         <v>0.35282251041563617</v>
       </c>
       <c r="J49" s="1"/>
       <c r="K49" s="24">
         <v>0.39825343288300585</v>
       </c>
       <c r="L49" s="1"/>
       <c r="M49" s="24">
@@ -14654,54 +14724,57 @@
       <c r="FM49" s="55">
         <f>(FM43*1000000)/FM57</f>
         <v>12.261795055760087</v>
       </c>
       <c r="FN49" s="59"/>
       <c r="FO49" s="55">
         <f>(FO43*1000000)/FO57</f>
         <v>8.6567423318609027</v>
       </c>
       <c r="FQ49" s="55">
         <f>(FQ43*1000000)/FQ57</f>
         <v>7.4246964603141903</v>
       </c>
       <c r="FS49" s="55">
         <f>(FS43*1000000)/FS57</f>
         <v>9.4310603867658607</v>
       </c>
       <c r="FU49" s="55">
         <f>(FU43*1000000)/FU57</f>
         <v>10.987313705367978</v>
       </c>
       <c r="FW49" s="55">
         <f>(FW43*1000000)/FW57</f>
         <v>12.39718801102455</v>
       </c>
-      <c r="FX49" s="105"/>
-      <c r="FY49" s="117"/>
+      <c r="FY49" s="55">
+        <f>(FY43*1000000)/FY57</f>
+        <v>12.659935319747687</v>
+      </c>
+      <c r="FZ49" s="115"/>
     </row>
-    <row r="50" spans="1:181" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:182" ht="14.5" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A50" s="16"/>
       <c r="B50" s="1"/>
       <c r="C50" s="96"/>
       <c r="D50" s="1"/>
       <c r="E50" s="14"/>
       <c r="F50" s="1"/>
       <c r="G50" s="14"/>
       <c r="H50" s="1"/>
       <c r="I50" s="14"/>
       <c r="J50" s="1"/>
       <c r="K50" s="14"/>
       <c r="L50" s="1"/>
       <c r="M50" s="14"/>
       <c r="N50" s="1"/>
       <c r="O50" s="14"/>
       <c r="P50" s="1"/>
       <c r="Q50" s="14"/>
       <c r="R50" s="1"/>
       <c r="S50" s="14"/>
       <c r="U50" s="25"/>
       <c r="V50" s="25"/>
       <c r="W50" s="25"/>
       <c r="X50" s="25"/>
       <c r="Y50" s="25"/>
       <c r="CK50" s="48"/>
@@ -14751,54 +14824,54 @@
       <c r="ES50" s="48"/>
       <c r="EU50" s="48"/>
       <c r="EW50" s="48"/>
       <c r="EX50" s="48"/>
       <c r="EY50" s="48"/>
       <c r="EZ50" s="48"/>
       <c r="FA50" s="48"/>
       <c r="FB50" s="48"/>
       <c r="FC50" s="48"/>
       <c r="FD50" s="48"/>
       <c r="FE50" s="48"/>
       <c r="FF50" s="48"/>
       <c r="FG50" s="48"/>
       <c r="FH50" s="48"/>
       <c r="FI50" s="48"/>
       <c r="FJ50" s="48"/>
       <c r="FK50" s="48"/>
       <c r="FL50" s="48"/>
       <c r="FM50" s="48"/>
       <c r="FN50" s="48"/>
       <c r="FO50" s="48"/>
       <c r="FQ50" s="48"/>
       <c r="FS50" s="48"/>
       <c r="FU50" s="48"/>
       <c r="FW50" s="48"/>
-      <c r="FX50" s="105"/>
-      <c r="FY50" s="117"/>
+      <c r="FY50" s="48"/>
+      <c r="FZ50" s="115"/>
     </row>
-    <row r="51" spans="1:181" ht="15" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:182" x14ac:dyDescent="0.3">
       <c r="A51" s="16" t="s">
         <v>80</v>
       </c>
       <c r="B51" s="1"/>
       <c r="C51" s="96"/>
       <c r="D51" s="1"/>
       <c r="E51" s="14"/>
       <c r="F51" s="1"/>
       <c r="G51" s="14"/>
       <c r="H51" s="1"/>
       <c r="I51" s="14"/>
       <c r="J51" s="1"/>
       <c r="K51" s="14"/>
       <c r="L51" s="1"/>
       <c r="M51" s="14"/>
       <c r="N51" s="1"/>
       <c r="O51" s="14"/>
       <c r="P51" s="1"/>
       <c r="Q51" s="14"/>
       <c r="R51" s="1"/>
       <c r="S51" s="14"/>
       <c r="U51" s="25"/>
       <c r="V51" s="25"/>
       <c r="W51" s="25"/>
       <c r="X51" s="25"/>
@@ -14850,54 +14923,54 @@
       <c r="ES51" s="48"/>
       <c r="EU51" s="48"/>
       <c r="EW51" s="48"/>
       <c r="EX51" s="48"/>
       <c r="EY51" s="48"/>
       <c r="EZ51" s="48"/>
       <c r="FA51" s="48"/>
       <c r="FB51" s="48"/>
       <c r="FC51" s="48"/>
       <c r="FD51" s="48"/>
       <c r="FE51" s="48"/>
       <c r="FF51" s="48"/>
       <c r="FG51" s="48"/>
       <c r="FH51" s="48"/>
       <c r="FI51" s="48"/>
       <c r="FJ51" s="48"/>
       <c r="FK51" s="48"/>
       <c r="FL51" s="48"/>
       <c r="FM51" s="48"/>
       <c r="FN51" s="48"/>
       <c r="FO51" s="48"/>
       <c r="FQ51" s="48"/>
       <c r="FS51" s="48"/>
       <c r="FU51" s="48"/>
       <c r="FW51" s="48"/>
-      <c r="FX51" s="105"/>
-      <c r="FY51" s="117"/>
+      <c r="FY51" s="48"/>
+      <c r="FZ51" s="115"/>
     </row>
-    <row r="52" spans="1:181" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:182" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A52" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B52" s="1"/>
       <c r="C52" s="98">
         <v>0.29455891555274089</v>
       </c>
       <c r="D52" s="1"/>
       <c r="E52" s="24">
         <v>0.43299849662289969</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="24">
         <v>0.36</v>
       </c>
       <c r="H52" s="1"/>
       <c r="I52" s="24">
         <v>0.36456314753549823</v>
       </c>
       <c r="J52" s="1"/>
       <c r="K52" s="24">
         <v>0.42086208761308025</v>
       </c>
       <c r="L52" s="1"/>
       <c r="M52" s="24">
@@ -15204,54 +15277,57 @@
       <c r="FM52" s="55">
         <f>(FM35*1000000)/FM56</f>
         <v>12.393729278851399</v>
       </c>
       <c r="FN52" s="59"/>
       <c r="FO52" s="55">
         <f>(FO43*1000000)/FO56</f>
         <v>8.7916435882576423</v>
       </c>
       <c r="FQ52" s="55">
         <f>(FQ43*1000000)/FQ56</f>
         <v>7.5513965850061746</v>
       </c>
       <c r="FS52" s="55">
         <f>(FS35*1000000)/FS56</f>
         <v>9.6192937784772585</v>
       </c>
       <c r="FU52" s="55">
         <f>(FU35*1000000)/FU56</f>
         <v>11.184169816034158</v>
       </c>
       <c r="FW52" s="55">
         <f>(FW35*1000000)/FW56</f>
         <v>12.644342666900435</v>
       </c>
-      <c r="FX52" s="105"/>
-      <c r="FY52" s="117"/>
+      <c r="FY52" s="55">
+        <f>(FY35*1000000)/FY56</f>
+        <v>12.966308873506373</v>
+      </c>
+      <c r="FZ52" s="115"/>
     </row>
-    <row r="53" spans="1:181" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:182" ht="15" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A53" s="13" t="s">
         <v>58</v>
       </c>
       <c r="B53" s="1"/>
       <c r="C53" s="98">
         <v>0.27801669940832563</v>
       </c>
       <c r="D53" s="1"/>
       <c r="E53" s="24">
         <v>0.4102886513835452</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="24">
         <v>0.34481576169992262</v>
       </c>
       <c r="H53" s="1"/>
       <c r="I53" s="24">
         <v>0.34005432306376709</v>
       </c>
       <c r="J53" s="1"/>
       <c r="K53" s="24">
         <v>0.39359016244578604</v>
       </c>
       <c r="L53" s="1"/>
       <c r="M53" s="24">
@@ -15559,154 +15635,157 @@
       <c r="FM53" s="55">
         <f>(FM35*1000000)/FM57</f>
         <v>12.261795055760087</v>
       </c>
       <c r="FN53" s="59"/>
       <c r="FO53" s="55">
         <f>(FO43*1000000)/FO57</f>
         <v>8.6567423318609027</v>
       </c>
       <c r="FQ53" s="55">
         <f>(FQ43*1000000)/FQ57</f>
         <v>7.4246964603141903</v>
       </c>
       <c r="FS53" s="55">
         <f>(FS35*1000000)/FS57</f>
         <v>9.4310603867658607</v>
       </c>
       <c r="FU53" s="55">
         <f>(FU35*1000000)/FU57</f>
         <v>10.987313705367978</v>
       </c>
       <c r="FW53" s="55">
         <f>(FW35*1000000)/FW57</f>
         <v>12.39718801102455</v>
       </c>
-      <c r="FX53" s="105"/>
-      <c r="FY53" s="117"/>
+      <c r="FY53" s="55">
+        <f>(FY35*1000000)/FY57</f>
+        <v>12.659935319747687</v>
+      </c>
+      <c r="FZ53" s="115"/>
     </row>
-    <row r="54" spans="1:181" ht="15" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:182" ht="14.5" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A54" s="16"/>
       <c r="B54" s="14"/>
       <c r="C54" s="96"/>
       <c r="D54" s="14"/>
       <c r="E54" s="14"/>
       <c r="CK54" s="48"/>
       <c r="CM54" s="48"/>
       <c r="CN54" s="48"/>
       <c r="CO54" s="48"/>
       <c r="CP54" s="48"/>
       <c r="CQ54" s="48"/>
       <c r="CR54" s="48"/>
       <c r="CS54" s="48"/>
       <c r="CT54" s="48"/>
       <c r="CU54" s="48"/>
       <c r="CV54" s="48"/>
       <c r="EI54" s="46"/>
       <c r="EK54" s="46"/>
       <c r="EL54" s="46"/>
       <c r="EM54" s="46"/>
       <c r="EO54" s="46"/>
       <c r="EQ54" s="46"/>
       <c r="EW54" s="46"/>
       <c r="EX54" s="46"/>
       <c r="EY54" s="46"/>
       <c r="EZ54" s="46"/>
       <c r="FA54" s="46"/>
       <c r="FB54" s="46"/>
       <c r="FC54" s="46"/>
       <c r="FD54" s="46"/>
       <c r="FE54" s="46"/>
       <c r="FF54" s="46"/>
       <c r="FG54" s="46"/>
       <c r="FH54" s="46"/>
       <c r="FI54" s="46"/>
       <c r="FJ54" s="46"/>
       <c r="FK54" s="46"/>
       <c r="FL54" s="46"/>
       <c r="FM54" s="46"/>
       <c r="FN54" s="46"/>
       <c r="FO54" s="46"/>
       <c r="FQ54" s="46"/>
       <c r="FS54" s="46"/>
       <c r="FU54" s="46"/>
       <c r="FW54" s="46"/>
-      <c r="FX54" s="105"/>
-      <c r="FY54" s="117"/>
+      <c r="FY54" s="46"/>
+      <c r="FZ54" s="115"/>
     </row>
-    <row r="55" spans="1:181" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:182" x14ac:dyDescent="0.3">
       <c r="A55" s="16" t="s">
         <v>70</v>
       </c>
       <c r="B55" s="14"/>
       <c r="C55" s="96"/>
       <c r="D55" s="14"/>
       <c r="E55" s="14"/>
       <c r="CK55" s="48"/>
       <c r="CM55" s="48"/>
       <c r="CN55" s="48"/>
       <c r="CO55" s="48"/>
       <c r="CP55" s="48"/>
       <c r="CQ55" s="48"/>
       <c r="CR55" s="48"/>
       <c r="CS55" s="48"/>
       <c r="CT55" s="48"/>
       <c r="CU55" s="48"/>
       <c r="CV55" s="48"/>
       <c r="EI55" s="46"/>
       <c r="EK55" s="46"/>
       <c r="EL55" s="46"/>
       <c r="EM55" s="46"/>
       <c r="EO55" s="46"/>
       <c r="EQ55" s="46"/>
       <c r="EW55" s="46"/>
       <c r="EX55" s="46"/>
       <c r="EY55" s="46"/>
       <c r="EZ55" s="46"/>
       <c r="FA55" s="46"/>
       <c r="FB55" s="46"/>
       <c r="FC55" s="46"/>
       <c r="FD55" s="46"/>
       <c r="FE55" s="46"/>
       <c r="FF55" s="46"/>
       <c r="FG55" s="46"/>
       <c r="FH55" s="46"/>
       <c r="FI55" s="46"/>
       <c r="FJ55" s="46"/>
       <c r="FK55" s="46"/>
       <c r="FL55" s="46"/>
       <c r="FM55" s="46"/>
       <c r="FN55" s="46"/>
       <c r="FO55" s="46"/>
       <c r="FQ55" s="46"/>
       <c r="FS55" s="46"/>
       <c r="FU55" s="46"/>
       <c r="FW55" s="46"/>
-      <c r="FX55" s="105"/>
-      <c r="FY55" s="117"/>
+      <c r="FY55" s="46"/>
+      <c r="FZ55" s="115"/>
     </row>
-    <row r="56" spans="1:181" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:182" x14ac:dyDescent="0.3">
       <c r="A56" s="27" t="s">
         <v>57</v>
       </c>
       <c r="B56" s="14"/>
       <c r="C56" s="99">
         <v>39791700</v>
       </c>
       <c r="D56" s="60"/>
       <c r="E56" s="56">
         <v>29240321</v>
       </c>
       <c r="F56" s="60"/>
       <c r="G56" s="56">
         <v>38679011</v>
       </c>
       <c r="H56" s="60"/>
       <c r="I56" s="56">
         <v>36819410</v>
       </c>
       <c r="J56" s="60"/>
       <c r="K56" s="56">
         <v>36900449</v>
       </c>
       <c r="L56" s="60"/>
       <c r="M56" s="56">
@@ -15985,54 +16064,56 @@
       </c>
       <c r="FJ56" s="56"/>
       <c r="FK56" s="56">
         <v>12274685</v>
       </c>
       <c r="FL56" s="56"/>
       <c r="FM56" s="56">
         <v>12256198</v>
       </c>
       <c r="FN56" s="56"/>
       <c r="FO56" s="56">
         <v>12091027</v>
       </c>
       <c r="FQ56" s="56">
         <v>11574018</v>
       </c>
       <c r="FS56" s="56">
         <v>11248227</v>
       </c>
       <c r="FU56" s="56">
         <v>10908275</v>
       </c>
       <c r="FW56" s="56">
         <v>10739981</v>
       </c>
-      <c r="FX56" s="105"/>
-      <c r="FY56" s="117"/>
+      <c r="FY56" s="56">
+        <v>10481009</v>
+      </c>
+      <c r="FZ56" s="115"/>
     </row>
-    <row r="57" spans="1:181" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:182" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A57" s="28" t="s">
         <v>58</v>
       </c>
       <c r="B57" s="18"/>
       <c r="C57" s="100">
         <v>42159338</v>
       </c>
       <c r="D57" s="61"/>
       <c r="E57" s="57">
         <v>41413308</v>
       </c>
       <c r="F57" s="61"/>
       <c r="G57" s="57">
         <v>40943604</v>
       </c>
       <c r="H57" s="61"/>
       <c r="I57" s="57">
         <v>39473105</v>
       </c>
       <c r="J57" s="61"/>
       <c r="K57" s="57">
         <v>39457287</v>
       </c>
       <c r="L57" s="61"/>
       <c r="M57" s="57">
@@ -16348,641 +16429,641 @@
       </c>
       <c r="FL57" s="57"/>
       <c r="FM57" s="57">
         <v>12388072</v>
       </c>
       <c r="FN57" s="57"/>
       <c r="FO57" s="57">
         <v>12279446</v>
       </c>
       <c r="FP57" s="57"/>
       <c r="FQ57" s="57">
         <v>11771525</v>
       </c>
       <c r="FR57" s="57"/>
       <c r="FS57" s="57">
         <v>11472729</v>
       </c>
       <c r="FT57" s="57"/>
       <c r="FU57" s="57">
         <v>11103715</v>
       </c>
       <c r="FV57" s="57"/>
       <c r="FW57" s="57">
         <v>10954097</v>
       </c>
-      <c r="FX57" s="105"/>
-      <c r="FY57" s="117"/>
+      <c r="FX57" s="57"/>
+      <c r="FY57" s="57">
+        <v>10734652</v>
+      </c>
+      <c r="FZ57" s="115"/>
     </row>
-    <row r="58" spans="1:181" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:182" x14ac:dyDescent="0.3">
       <c r="B58" s="26"/>
       <c r="C58" s="26"/>
       <c r="D58" s="26"/>
       <c r="E58" s="26"/>
-      <c r="FX58" s="117"/>
-      <c r="FY58" s="117"/>
     </row>
-    <row r="66" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A66" s="30"/>
     </row>
-    <row r="67" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A67" s="31"/>
     </row>
-    <row r="68" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A68" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A5:AQ5"/>
     <mergeCell ref="A1:AQ1"/>
     <mergeCell ref="A3:CI3"/>
     <mergeCell ref="A2:CI2"/>
     <mergeCell ref="A4:CI4"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="5" scale="52" fitToWidth="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:FQ49"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="6" topLeftCell="EP14" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="6" topLeftCell="FL19" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="FO41" sqref="FO41"/>
+      <selection pane="bottomRight" activeCell="FT31" sqref="FT31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="49" style="2" customWidth="1"/>
-    <col min="2" max="2" width="1.5703125" style="2" hidden="1" customWidth="1"/>
+    <col min="2" max="2" width="1.54296875" style="2" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="2" customWidth="1"/>
-    <col min="4" max="4" width="1.5703125" style="2" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10" max="10" width="1.5703125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="1.54296875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="11.26953125" style="2" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="1.54296875" style="2" customWidth="1"/>
+    <col min="7" max="7" width="11.26953125" style="2" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="1.54296875" style="2" customWidth="1"/>
+    <col min="9" max="9" width="11.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="1.54296875" style="2" customWidth="1"/>
     <col min="11" max="11" width="11" style="2" bestFit="1" customWidth="1"/>
-    <col min="12" max="12" width="1.5703125" style="2" customWidth="1"/>
-[...44 lines deleted...]
-    <col min="57" max="57" width="12.42578125" style="2" customWidth="1"/>
+    <col min="12" max="12" width="1.54296875" style="2" customWidth="1"/>
+    <col min="13" max="13" width="11.1796875" style="2" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="1.54296875" style="2" customWidth="1"/>
+    <col min="15" max="15" width="11.1796875" style="2" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="1.54296875" style="2" customWidth="1"/>
+    <col min="17" max="17" width="11.54296875" style="2" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="1.54296875" style="2" customWidth="1"/>
+    <col min="19" max="19" width="11.453125" style="2" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="1.54296875" style="2" customWidth="1"/>
+    <col min="21" max="21" width="11.453125" style="2" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="1.54296875" style="2" customWidth="1"/>
+    <col min="23" max="23" width="11.7265625" style="2" customWidth="1"/>
+    <col min="24" max="24" width="1.54296875" style="2" customWidth="1"/>
+    <col min="25" max="25" width="11.1796875" style="2" customWidth="1"/>
+    <col min="26" max="26" width="1.54296875" style="2" customWidth="1"/>
+    <col min="27" max="27" width="11.26953125" style="2" customWidth="1"/>
+    <col min="28" max="28" width="1.54296875" style="2" customWidth="1"/>
+    <col min="29" max="29" width="11.26953125" style="2" customWidth="1"/>
+    <col min="30" max="30" width="1.54296875" style="2" customWidth="1"/>
+    <col min="31" max="31" width="12.453125" style="2" customWidth="1"/>
+    <col min="32" max="32" width="1.54296875" style="2" customWidth="1"/>
+    <col min="33" max="33" width="12.453125" style="2" customWidth="1"/>
+    <col min="34" max="34" width="1.54296875" style="2" customWidth="1"/>
+    <col min="35" max="35" width="12.453125" style="2" customWidth="1"/>
+    <col min="36" max="36" width="1.54296875" style="2" customWidth="1"/>
+    <col min="37" max="37" width="12.453125" style="2" customWidth="1"/>
+    <col min="38" max="38" width="1.54296875" style="2" customWidth="1"/>
+    <col min="39" max="39" width="12.453125" style="2" customWidth="1"/>
+    <col min="40" max="40" width="1.54296875" style="2" customWidth="1"/>
+    <col min="41" max="41" width="12.453125" style="2" customWidth="1"/>
+    <col min="42" max="42" width="1.54296875" style="2" customWidth="1"/>
+    <col min="43" max="43" width="12.453125" style="2" customWidth="1"/>
+    <col min="44" max="44" width="1.26953125" style="2" customWidth="1"/>
+    <col min="45" max="45" width="12.453125" style="2" customWidth="1"/>
+    <col min="46" max="46" width="0.81640625" style="2" customWidth="1"/>
+    <col min="47" max="47" width="12.453125" style="2" customWidth="1"/>
+    <col min="48" max="48" width="0.81640625" style="2" customWidth="1"/>
+    <col min="49" max="49" width="12.453125" style="2" customWidth="1"/>
+    <col min="50" max="50" width="0.81640625" style="2" customWidth="1"/>
+    <col min="51" max="51" width="12.453125" style="2" customWidth="1"/>
+    <col min="52" max="52" width="0.81640625" style="2" customWidth="1"/>
+    <col min="53" max="53" width="12.453125" style="2" customWidth="1"/>
+    <col min="54" max="54" width="0.81640625" style="2" customWidth="1"/>
+    <col min="55" max="55" width="13.1796875" style="2" customWidth="1"/>
+    <col min="56" max="56" width="0.81640625" style="2" customWidth="1"/>
+    <col min="57" max="57" width="12.453125" style="2" customWidth="1"/>
     <col min="58" max="58" width="1" style="2" customWidth="1"/>
-    <col min="59" max="59" width="12.42578125" style="2" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="69" max="69" width="12.42578125" style="2" customWidth="1"/>
+    <col min="59" max="59" width="12.453125" style="2" customWidth="1"/>
+    <col min="60" max="60" width="0.81640625" style="2" customWidth="1"/>
+    <col min="61" max="61" width="12.453125" style="2" customWidth="1"/>
+    <col min="62" max="62" width="1.1796875" style="2" customWidth="1"/>
+    <col min="63" max="63" width="12.453125" style="2" customWidth="1"/>
+    <col min="64" max="64" width="1.81640625" style="2" customWidth="1"/>
+    <col min="65" max="65" width="12.453125" style="2" customWidth="1"/>
+    <col min="66" max="66" width="0.81640625" style="2" customWidth="1"/>
+    <col min="67" max="67" width="12.453125" style="2" customWidth="1"/>
+    <col min="68" max="68" width="0.81640625" style="2" customWidth="1"/>
+    <col min="69" max="69" width="12.453125" style="2" customWidth="1"/>
     <col min="70" max="70" width="1" style="2" customWidth="1"/>
-    <col min="71" max="71" width="12.42578125" style="2" customWidth="1"/>
+    <col min="71" max="71" width="12.453125" style="2" customWidth="1"/>
     <col min="72" max="72" width="1" style="2" customWidth="1"/>
-    <col min="73" max="73" width="12.42578125" style="2" customWidth="1"/>
+    <col min="73" max="73" width="12.453125" style="2" customWidth="1"/>
     <col min="74" max="74" width="1" style="2" customWidth="1"/>
-    <col min="75" max="75" width="12.42578125" style="2" customWidth="1"/>
+    <col min="75" max="75" width="12.453125" style="2" customWidth="1"/>
     <col min="76" max="76" width="1" style="2" customWidth="1"/>
-    <col min="77" max="77" width="12.42578125" style="2" customWidth="1"/>
+    <col min="77" max="77" width="12.453125" style="2" customWidth="1"/>
     <col min="78" max="78" width="1" style="2" customWidth="1"/>
-    <col min="79" max="79" width="12.42578125" style="2" customWidth="1"/>
+    <col min="79" max="79" width="12.453125" style="2" customWidth="1"/>
     <col min="80" max="80" width="1" style="2" customWidth="1"/>
-    <col min="81" max="81" width="12.42578125" style="2" customWidth="1"/>
-[...84 lines deleted...]
-    <col min="172" max="16384" width="9.140625" style="32"/>
+    <col min="81" max="81" width="12.453125" style="2" customWidth="1"/>
+    <col min="82" max="82" width="0.81640625" style="2" customWidth="1"/>
+    <col min="83" max="83" width="12.453125" style="48" customWidth="1"/>
+    <col min="84" max="84" width="0.81640625" style="2" customWidth="1"/>
+    <col min="85" max="85" width="12.453125" style="2" customWidth="1"/>
+    <col min="86" max="86" width="0.81640625" style="2" customWidth="1"/>
+    <col min="87" max="87" width="12.453125" style="2" customWidth="1"/>
+    <col min="88" max="88" width="0.81640625" style="2" customWidth="1"/>
+    <col min="89" max="89" width="12.453125" style="32" customWidth="1"/>
+    <col min="90" max="90" width="0.81640625" style="32" customWidth="1"/>
+    <col min="91" max="91" width="12.453125" style="32" customWidth="1"/>
+    <col min="92" max="92" width="0.81640625" style="32" customWidth="1"/>
+    <col min="93" max="93" width="12.54296875" style="32" customWidth="1"/>
+    <col min="94" max="94" width="0.81640625" style="32" customWidth="1"/>
+    <col min="95" max="95" width="12.54296875" style="32" customWidth="1"/>
+    <col min="96" max="96" width="0.81640625" style="32" customWidth="1"/>
+    <col min="97" max="97" width="12.54296875" style="32" customWidth="1"/>
+    <col min="98" max="98" width="0.81640625" style="32" customWidth="1"/>
+    <col min="99" max="99" width="12.54296875" style="32" customWidth="1"/>
+    <col min="100" max="100" width="0.81640625" style="32" customWidth="1"/>
+    <col min="101" max="101" width="12.54296875" style="32" customWidth="1"/>
+    <col min="102" max="102" width="0.81640625" style="32" customWidth="1"/>
+    <col min="103" max="103" width="12.54296875" style="32" customWidth="1"/>
+    <col min="104" max="104" width="0.81640625" style="32" customWidth="1"/>
+    <col min="105" max="105" width="12.54296875" style="32" customWidth="1"/>
+    <col min="106" max="106" width="0.81640625" style="32" customWidth="1"/>
+    <col min="107" max="107" width="12.54296875" style="32" customWidth="1"/>
+    <col min="108" max="108" width="0.81640625" style="32" customWidth="1"/>
+    <col min="109" max="109" width="12.54296875" style="32" customWidth="1"/>
+    <col min="110" max="110" width="0.81640625" style="32" customWidth="1"/>
+    <col min="111" max="111" width="12.54296875" style="32" customWidth="1"/>
+    <col min="112" max="112" width="0.81640625" style="32" customWidth="1"/>
+    <col min="113" max="113" width="12.54296875" style="32" customWidth="1"/>
+    <col min="114" max="114" width="0.81640625" style="32" customWidth="1"/>
+    <col min="115" max="115" width="12.7265625" style="32" customWidth="1"/>
+    <col min="116" max="116" width="0.81640625" style="32" customWidth="1"/>
+    <col min="117" max="117" width="12.7265625" style="32" customWidth="1"/>
+    <col min="118" max="118" width="0.81640625" style="32" customWidth="1"/>
+    <col min="119" max="119" width="12.7265625" style="32" customWidth="1"/>
+    <col min="120" max="120" width="0.81640625" style="32" customWidth="1"/>
+    <col min="121" max="121" width="12.7265625" style="32" customWidth="1"/>
+    <col min="122" max="122" width="0.81640625" style="32" customWidth="1"/>
+    <col min="123" max="123" width="12.7265625" style="32" customWidth="1"/>
+    <col min="124" max="124" width="0.7265625" style="32" customWidth="1"/>
+    <col min="125" max="125" width="12.81640625" style="32" customWidth="1"/>
+    <col min="126" max="126" width="0.7265625" style="32" customWidth="1"/>
+    <col min="127" max="127" width="12.81640625" style="32" customWidth="1"/>
+    <col min="128" max="128" width="0.7265625" style="32" customWidth="1"/>
+    <col min="129" max="129" width="12.81640625" style="32" customWidth="1"/>
+    <col min="130" max="130" width="0.7265625" style="32" customWidth="1"/>
+    <col min="131" max="131" width="12.81640625" style="32" customWidth="1"/>
+    <col min="132" max="132" width="0.7265625" style="32" customWidth="1"/>
+    <col min="133" max="133" width="12.81640625" style="32" customWidth="1"/>
+    <col min="134" max="134" width="0.7265625" style="32" customWidth="1"/>
+    <col min="135" max="135" width="12.81640625" style="32" customWidth="1"/>
+    <col min="136" max="136" width="0.7265625" style="32" customWidth="1"/>
+    <col min="137" max="137" width="12.81640625" style="32" customWidth="1"/>
+    <col min="138" max="138" width="0.7265625" style="32" customWidth="1"/>
+    <col min="139" max="139" width="12.81640625" style="32" customWidth="1"/>
+    <col min="140" max="140" width="0.453125" style="32" customWidth="1"/>
+    <col min="141" max="141" width="12.81640625" style="32" customWidth="1"/>
+    <col min="142" max="142" width="0.453125" style="32" customWidth="1"/>
+    <col min="143" max="143" width="12.81640625" style="32" customWidth="1"/>
+    <col min="144" max="144" width="0.453125" style="32" customWidth="1"/>
+    <col min="145" max="145" width="10.54296875" style="32" bestFit="1" customWidth="1"/>
+    <col min="146" max="146" width="0.453125" style="32" customWidth="1"/>
+    <col min="147" max="147" width="10.54296875" style="32" bestFit="1" customWidth="1"/>
+    <col min="148" max="148" width="0.453125" style="32" customWidth="1"/>
+    <col min="149" max="149" width="10.54296875" style="32" bestFit="1" customWidth="1"/>
+    <col min="150" max="150" width="0.453125" style="32" customWidth="1"/>
+    <col min="151" max="151" width="10.54296875" style="32" customWidth="1"/>
+    <col min="152" max="152" width="0.453125" style="32" customWidth="1"/>
+    <col min="153" max="153" width="10.54296875" style="32" customWidth="1"/>
+    <col min="154" max="154" width="0.453125" style="32" customWidth="1"/>
+    <col min="155" max="155" width="10.54296875" style="32" customWidth="1"/>
+    <col min="156" max="156" width="0.453125" style="32" customWidth="1"/>
+    <col min="157" max="157" width="10.54296875" style="32" customWidth="1"/>
+    <col min="158" max="158" width="0.453125" style="32" customWidth="1"/>
+    <col min="159" max="159" width="10.54296875" style="32" customWidth="1"/>
+    <col min="160" max="160" width="0.453125" style="32" customWidth="1"/>
+    <col min="161" max="161" width="10.453125" style="32" bestFit="1" customWidth="1"/>
+    <col min="162" max="162" width="0.453125" style="32" customWidth="1"/>
+    <col min="163" max="169" width="10.453125" style="32" bestFit="1" customWidth="1"/>
+    <col min="170" max="170" width="10.453125" style="32" customWidth="1"/>
+    <col min="171" max="171" width="10.453125" style="32" bestFit="1" customWidth="1"/>
+    <col min="172" max="172" width="10.453125" style="32" customWidth="1"/>
+    <col min="173" max="16384" width="9.1796875" style="32"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:173" ht="15" x14ac:dyDescent="0.25">
-[...88 lines deleted...]
-      <c r="CI1" s="116"/>
+    <row r="1" spans="1:173" x14ac:dyDescent="0.3">
+      <c r="A1" s="112" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="114"/>
+      <c r="C1" s="114"/>
+      <c r="D1" s="114"/>
+      <c r="E1" s="114"/>
+      <c r="F1" s="114"/>
+      <c r="G1" s="114"/>
+      <c r="H1" s="114"/>
+      <c r="I1" s="114"/>
+      <c r="J1" s="114"/>
+      <c r="K1" s="114"/>
+      <c r="L1" s="114"/>
+      <c r="M1" s="114"/>
+      <c r="N1" s="114"/>
+      <c r="O1" s="114"/>
+      <c r="P1" s="114"/>
+      <c r="Q1" s="114"/>
+      <c r="R1" s="114"/>
+      <c r="S1" s="114"/>
+      <c r="T1" s="114"/>
+      <c r="U1" s="114"/>
+      <c r="V1" s="114"/>
+      <c r="W1" s="114"/>
+      <c r="X1" s="114"/>
+      <c r="Y1" s="114"/>
+      <c r="Z1" s="114"/>
+      <c r="AA1" s="114"/>
+      <c r="AB1" s="114"/>
+      <c r="AC1" s="114"/>
+      <c r="AD1" s="114"/>
+      <c r="AE1" s="114"/>
+      <c r="AF1" s="114"/>
+      <c r="AG1" s="114"/>
+      <c r="AH1" s="114"/>
+      <c r="AI1" s="114"/>
+      <c r="AJ1" s="114"/>
+      <c r="AK1" s="114"/>
+      <c r="AL1" s="114"/>
+      <c r="AM1" s="114"/>
+      <c r="AN1" s="114"/>
+      <c r="AO1" s="114"/>
+      <c r="AP1" s="114"/>
+      <c r="AQ1" s="114"/>
+      <c r="AR1" s="114"/>
+      <c r="AS1" s="114"/>
+      <c r="AT1" s="114"/>
+      <c r="AU1" s="114"/>
+      <c r="AV1" s="114"/>
+      <c r="AW1" s="114"/>
+      <c r="AX1" s="114"/>
+      <c r="AY1" s="114"/>
+      <c r="AZ1" s="114"/>
+      <c r="BA1" s="114"/>
+      <c r="BB1" s="114"/>
+      <c r="BC1" s="114"/>
+      <c r="BD1" s="114"/>
+      <c r="BE1" s="114"/>
+      <c r="BF1" s="114"/>
+      <c r="BG1" s="114"/>
+      <c r="BH1" s="114"/>
+      <c r="BI1" s="114"/>
+      <c r="BJ1" s="114"/>
+      <c r="BK1" s="114"/>
+      <c r="BL1" s="114"/>
+      <c r="BM1" s="114"/>
+      <c r="BN1" s="114"/>
+      <c r="BO1" s="114"/>
+      <c r="BP1" s="114"/>
+      <c r="BQ1" s="114"/>
+      <c r="BR1" s="114"/>
+      <c r="BS1" s="114"/>
+      <c r="BT1" s="114"/>
+      <c r="BU1" s="114"/>
+      <c r="BV1" s="114"/>
+      <c r="BW1" s="114"/>
+      <c r="BX1" s="114"/>
+      <c r="BY1" s="114"/>
+      <c r="BZ1" s="114"/>
+      <c r="CA1" s="114"/>
+      <c r="CB1" s="114"/>
+      <c r="CC1" s="114"/>
+      <c r="CD1" s="114"/>
+      <c r="CE1" s="114"/>
+      <c r="CF1" s="114"/>
+      <c r="CG1" s="114"/>
+      <c r="CH1" s="114"/>
+      <c r="CI1" s="114"/>
       <c r="CJ1" s="84"/>
     </row>
-    <row r="2" spans="1:173" ht="15" x14ac:dyDescent="0.25">
-      <c r="A2" s="114" t="s">
+    <row r="2" spans="1:173" x14ac:dyDescent="0.3">
+      <c r="A2" s="112" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="116"/>
-[...84 lines deleted...]
-      <c r="CI2" s="116"/>
+      <c r="B2" s="114"/>
+      <c r="C2" s="114"/>
+      <c r="D2" s="114"/>
+      <c r="E2" s="114"/>
+      <c r="F2" s="114"/>
+      <c r="G2" s="114"/>
+      <c r="H2" s="114"/>
+      <c r="I2" s="114"/>
+      <c r="J2" s="114"/>
+      <c r="K2" s="114"/>
+      <c r="L2" s="114"/>
+      <c r="M2" s="114"/>
+      <c r="N2" s="114"/>
+      <c r="O2" s="114"/>
+      <c r="P2" s="114"/>
+      <c r="Q2" s="114"/>
+      <c r="R2" s="114"/>
+      <c r="S2" s="114"/>
+      <c r="T2" s="114"/>
+      <c r="U2" s="114"/>
+      <c r="V2" s="114"/>
+      <c r="W2" s="114"/>
+      <c r="X2" s="114"/>
+      <c r="Y2" s="114"/>
+      <c r="Z2" s="114"/>
+      <c r="AA2" s="114"/>
+      <c r="AB2" s="114"/>
+      <c r="AC2" s="114"/>
+      <c r="AD2" s="114"/>
+      <c r="AE2" s="114"/>
+      <c r="AF2" s="114"/>
+      <c r="AG2" s="114"/>
+      <c r="AH2" s="114"/>
+      <c r="AI2" s="114"/>
+      <c r="AJ2" s="114"/>
+      <c r="AK2" s="114"/>
+      <c r="AL2" s="114"/>
+      <c r="AM2" s="114"/>
+      <c r="AN2" s="114"/>
+      <c r="AO2" s="114"/>
+      <c r="AP2" s="114"/>
+      <c r="AQ2" s="114"/>
+      <c r="AR2" s="114"/>
+      <c r="AS2" s="114"/>
+      <c r="AT2" s="114"/>
+      <c r="AU2" s="114"/>
+      <c r="AV2" s="114"/>
+      <c r="AW2" s="114"/>
+      <c r="AX2" s="114"/>
+      <c r="AY2" s="114"/>
+      <c r="AZ2" s="114"/>
+      <c r="BA2" s="114"/>
+      <c r="BB2" s="114"/>
+      <c r="BC2" s="114"/>
+      <c r="BD2" s="114"/>
+      <c r="BE2" s="114"/>
+      <c r="BF2" s="114"/>
+      <c r="BG2" s="114"/>
+      <c r="BH2" s="114"/>
+      <c r="BI2" s="114"/>
+      <c r="BJ2" s="114"/>
+      <c r="BK2" s="114"/>
+      <c r="BL2" s="114"/>
+      <c r="BM2" s="114"/>
+      <c r="BN2" s="114"/>
+      <c r="BO2" s="114"/>
+      <c r="BP2" s="114"/>
+      <c r="BQ2" s="114"/>
+      <c r="BR2" s="114"/>
+      <c r="BS2" s="114"/>
+      <c r="BT2" s="114"/>
+      <c r="BU2" s="114"/>
+      <c r="BV2" s="114"/>
+      <c r="BW2" s="114"/>
+      <c r="BX2" s="114"/>
+      <c r="BY2" s="114"/>
+      <c r="BZ2" s="114"/>
+      <c r="CA2" s="114"/>
+      <c r="CB2" s="114"/>
+      <c r="CC2" s="114"/>
+      <c r="CD2" s="114"/>
+      <c r="CE2" s="114"/>
+      <c r="CF2" s="114"/>
+      <c r="CG2" s="114"/>
+      <c r="CH2" s="114"/>
+      <c r="CI2" s="114"/>
       <c r="CJ2" s="84"/>
     </row>
-    <row r="3" spans="1:173" ht="15" x14ac:dyDescent="0.25">
-      <c r="A3" s="114" t="s">
+    <row r="3" spans="1:173" x14ac:dyDescent="0.3">
+      <c r="A3" s="112" t="s">
         <v>91</v>
       </c>
-      <c r="B3" s="116"/>
-[...84 lines deleted...]
-      <c r="CI3" s="116"/>
+      <c r="B3" s="114"/>
+      <c r="C3" s="114"/>
+      <c r="D3" s="114"/>
+      <c r="E3" s="114"/>
+      <c r="F3" s="114"/>
+      <c r="G3" s="114"/>
+      <c r="H3" s="114"/>
+      <c r="I3" s="114"/>
+      <c r="J3" s="114"/>
+      <c r="K3" s="114"/>
+      <c r="L3" s="114"/>
+      <c r="M3" s="114"/>
+      <c r="N3" s="114"/>
+      <c r="O3" s="114"/>
+      <c r="P3" s="114"/>
+      <c r="Q3" s="114"/>
+      <c r="R3" s="114"/>
+      <c r="S3" s="114"/>
+      <c r="T3" s="114"/>
+      <c r="U3" s="114"/>
+      <c r="V3" s="114"/>
+      <c r="W3" s="114"/>
+      <c r="X3" s="114"/>
+      <c r="Y3" s="114"/>
+      <c r="Z3" s="114"/>
+      <c r="AA3" s="114"/>
+      <c r="AB3" s="114"/>
+      <c r="AC3" s="114"/>
+      <c r="AD3" s="114"/>
+      <c r="AE3" s="114"/>
+      <c r="AF3" s="114"/>
+      <c r="AG3" s="114"/>
+      <c r="AH3" s="114"/>
+      <c r="AI3" s="114"/>
+      <c r="AJ3" s="114"/>
+      <c r="AK3" s="114"/>
+      <c r="AL3" s="114"/>
+      <c r="AM3" s="114"/>
+      <c r="AN3" s="114"/>
+      <c r="AO3" s="114"/>
+      <c r="AP3" s="114"/>
+      <c r="AQ3" s="114"/>
+      <c r="AR3" s="114"/>
+      <c r="AS3" s="114"/>
+      <c r="AT3" s="114"/>
+      <c r="AU3" s="114"/>
+      <c r="AV3" s="114"/>
+      <c r="AW3" s="114"/>
+      <c r="AX3" s="114"/>
+      <c r="AY3" s="114"/>
+      <c r="AZ3" s="114"/>
+      <c r="BA3" s="114"/>
+      <c r="BB3" s="114"/>
+      <c r="BC3" s="114"/>
+      <c r="BD3" s="114"/>
+      <c r="BE3" s="114"/>
+      <c r="BF3" s="114"/>
+      <c r="BG3" s="114"/>
+      <c r="BH3" s="114"/>
+      <c r="BI3" s="114"/>
+      <c r="BJ3" s="114"/>
+      <c r="BK3" s="114"/>
+      <c r="BL3" s="114"/>
+      <c r="BM3" s="114"/>
+      <c r="BN3" s="114"/>
+      <c r="BO3" s="114"/>
+      <c r="BP3" s="114"/>
+      <c r="BQ3" s="114"/>
+      <c r="BR3" s="114"/>
+      <c r="BS3" s="114"/>
+      <c r="BT3" s="114"/>
+      <c r="BU3" s="114"/>
+      <c r="BV3" s="114"/>
+      <c r="BW3" s="114"/>
+      <c r="BX3" s="114"/>
+      <c r="BY3" s="114"/>
+      <c r="BZ3" s="114"/>
+      <c r="CA3" s="114"/>
+      <c r="CB3" s="114"/>
+      <c r="CC3" s="114"/>
+      <c r="CD3" s="114"/>
+      <c r="CE3" s="114"/>
+      <c r="CF3" s="114"/>
+      <c r="CG3" s="114"/>
+      <c r="CH3" s="114"/>
+      <c r="CI3" s="114"/>
       <c r="CJ3" s="84"/>
     </row>
-    <row r="4" spans="1:173" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...42 lines deleted...]
-      <c r="AQ4" s="116"/>
+    <row r="4" spans="1:173" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="112"/>
+      <c r="B4" s="114"/>
+      <c r="C4" s="114"/>
+      <c r="D4" s="114"/>
+      <c r="E4" s="114"/>
+      <c r="F4" s="114"/>
+      <c r="G4" s="114"/>
+      <c r="H4" s="114"/>
+      <c r="I4" s="114"/>
+      <c r="J4" s="114"/>
+      <c r="K4" s="114"/>
+      <c r="L4" s="114"/>
+      <c r="M4" s="114"/>
+      <c r="N4" s="114"/>
+      <c r="O4" s="114"/>
+      <c r="P4" s="114"/>
+      <c r="Q4" s="114"/>
+      <c r="R4" s="114"/>
+      <c r="S4" s="114"/>
+      <c r="T4" s="114"/>
+      <c r="U4" s="114"/>
+      <c r="V4" s="114"/>
+      <c r="W4" s="114"/>
+      <c r="X4" s="114"/>
+      <c r="Y4" s="114"/>
+      <c r="Z4" s="114"/>
+      <c r="AA4" s="114"/>
+      <c r="AB4" s="114"/>
+      <c r="AC4" s="114"/>
+      <c r="AD4" s="114"/>
+      <c r="AE4" s="114"/>
+      <c r="AF4" s="114"/>
+      <c r="AG4" s="114"/>
+      <c r="AH4" s="114"/>
+      <c r="AI4" s="114"/>
+      <c r="AJ4" s="114"/>
+      <c r="AK4" s="114"/>
+      <c r="AL4" s="114"/>
+      <c r="AM4" s="114"/>
+      <c r="AN4" s="114"/>
+      <c r="AO4" s="114"/>
+      <c r="AP4" s="114"/>
+      <c r="AQ4" s="114"/>
       <c r="AR4" s="1"/>
       <c r="AS4" s="32"/>
       <c r="AT4" s="32"/>
       <c r="AU4" s="32"/>
       <c r="AV4" s="32"/>
       <c r="AW4" s="32"/>
       <c r="AX4" s="32"/>
       <c r="AY4" s="32"/>
       <c r="AZ4" s="32"/>
       <c r="BA4" s="32"/>
       <c r="BB4" s="32"/>
       <c r="BC4" s="32"/>
       <c r="BD4" s="32"/>
       <c r="BE4" s="32"/>
       <c r="BF4" s="32"/>
       <c r="BG4" s="32"/>
       <c r="BH4" s="32"/>
       <c r="BI4" s="32"/>
       <c r="BJ4" s="32"/>
       <c r="BK4" s="32"/>
       <c r="BL4" s="32"/>
       <c r="BM4" s="32"/>
       <c r="BN4" s="32"/>
       <c r="BO4" s="32"/>
       <c r="BP4" s="32"/>
       <c r="BQ4" s="32"/>
       <c r="BR4" s="32"/>
       <c r="BS4" s="32"/>
       <c r="BT4" s="32"/>
       <c r="BU4" s="32"/>
       <c r="BV4" s="32"/>
       <c r="BW4" s="32"/>
       <c r="BX4" s="32"/>
       <c r="BY4" s="32"/>
       <c r="BZ4" s="32"/>
       <c r="CA4" s="32"/>
       <c r="CB4" s="32"/>
       <c r="CC4" s="32"/>
       <c r="CD4" s="32"/>
       <c r="CE4" s="46"/>
       <c r="CF4" s="32"/>
       <c r="CG4" s="32"/>
       <c r="CH4" s="32"/>
       <c r="CI4" s="32"/>
       <c r="CJ4" s="32"/>
       <c r="EV4" s="34"/>
       <c r="EX4" s="34"/>
       <c r="EZ4" s="34"/>
-      <c r="FP4" s="117"/>
-      <c r="FQ4" s="117"/>
     </row>
-    <row r="5" spans="1:173" ht="15" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:173" x14ac:dyDescent="0.3">
       <c r="A5" s="3"/>
       <c r="B5" s="5"/>
       <c r="C5" s="4"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="6"/>
       <c r="V5" s="5"/>
       <c r="W5" s="6"/>
       <c r="X5" s="5"/>
       <c r="Y5" s="5"/>
@@ -17110,54 +17191,54 @@
       <c r="EQ5" s="101"/>
       <c r="ER5" s="101"/>
       <c r="ES5" s="101"/>
       <c r="ET5" s="101"/>
       <c r="EU5" s="101"/>
       <c r="EV5" s="101"/>
       <c r="EW5" s="101"/>
       <c r="EX5" s="101"/>
       <c r="EY5" s="101"/>
       <c r="EZ5" s="101"/>
       <c r="FA5" s="101"/>
       <c r="FB5" s="101"/>
       <c r="FC5" s="101"/>
       <c r="FD5" s="101"/>
       <c r="FE5" s="101"/>
       <c r="FF5" s="101"/>
       <c r="FG5" s="101"/>
       <c r="FH5" s="101"/>
       <c r="FI5" s="101"/>
       <c r="FJ5" s="101"/>
       <c r="FK5" s="101"/>
       <c r="FL5" s="101"/>
       <c r="FM5" s="101"/>
       <c r="FN5" s="101"/>
       <c r="FO5" s="101"/>
-      <c r="FP5" s="105"/>
-      <c r="FQ5" s="117"/>
+      <c r="FP5" s="101"/>
+      <c r="FQ5" s="115"/>
     </row>
-    <row r="6" spans="1:173" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:173" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="7"/>
       <c r="B6" s="1"/>
       <c r="C6" s="8">
         <v>38077</v>
       </c>
       <c r="D6" s="89"/>
       <c r="E6" s="9">
         <v>38168</v>
       </c>
       <c r="F6" s="89"/>
       <c r="G6" s="9">
         <v>38260</v>
       </c>
       <c r="H6" s="89"/>
       <c r="I6" s="9">
         <v>38352</v>
       </c>
       <c r="J6" s="89"/>
       <c r="K6" s="9">
         <v>38442</v>
       </c>
       <c r="L6" s="89"/>
       <c r="M6" s="9">
         <v>38533</v>
       </c>
@@ -17462,91 +17543,93 @@
       </c>
       <c r="FH6" s="9">
         <v>45473</v>
       </c>
       <c r="FI6" s="9">
         <v>45565</v>
       </c>
       <c r="FJ6" s="9">
         <v>45657</v>
       </c>
       <c r="FK6" s="9">
         <v>45747</v>
       </c>
       <c r="FL6" s="9">
         <v>45838</v>
       </c>
       <c r="FM6" s="9">
         <v>45930</v>
       </c>
       <c r="FN6" s="9">
         <v>46022</v>
       </c>
       <c r="FO6" s="9">
         <v>46112</v>
       </c>
-      <c r="FP6" s="105"/>
-      <c r="FQ6" s="117"/>
+      <c r="FP6" s="9">
+        <v>46203</v>
+      </c>
+      <c r="FQ6" s="115"/>
     </row>
-    <row r="7" spans="1:173" ht="15" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:173" x14ac:dyDescent="0.3">
       <c r="A7" s="7"/>
       <c r="B7" s="1"/>
       <c r="C7" s="10"/>
-      <c r="D7" s="110"/>
-[...14 lines deleted...]
-      <c r="S7" s="111"/>
+      <c r="D7" s="108"/>
+      <c r="E7" s="109"/>
+      <c r="F7" s="108"/>
+      <c r="G7" s="109"/>
+      <c r="H7" s="108"/>
+      <c r="I7" s="109"/>
+      <c r="J7" s="108"/>
+      <c r="K7" s="109"/>
+      <c r="L7" s="108"/>
+      <c r="M7" s="109"/>
+      <c r="N7" s="108"/>
+      <c r="O7" s="109"/>
+      <c r="P7" s="108"/>
+      <c r="Q7" s="109"/>
+      <c r="R7" s="108"/>
+      <c r="S7" s="109"/>
       <c r="T7" s="1"/>
-      <c r="U7" s="111"/>
-[...5 lines deleted...]
-      <c r="AA7" s="111"/>
+      <c r="U7" s="109"/>
+      <c r="V7" s="108"/>
+      <c r="W7" s="109"/>
+      <c r="X7" s="108"/>
+      <c r="Y7" s="109"/>
+      <c r="Z7" s="108"/>
+      <c r="AA7" s="109"/>
       <c r="AB7" s="1"/>
-      <c r="AC7" s="111"/>
+      <c r="AC7" s="109"/>
       <c r="AD7" s="1"/>
       <c r="AE7" s="1"/>
       <c r="AF7" s="1"/>
       <c r="AG7" s="1"/>
       <c r="AH7" s="1"/>
-      <c r="AI7" s="111"/>
+      <c r="AI7" s="109"/>
       <c r="AJ7" s="1"/>
-      <c r="AK7" s="111"/>
+      <c r="AK7" s="109"/>
       <c r="AL7" s="1"/>
       <c r="AM7" s="1"/>
       <c r="AN7" s="1"/>
       <c r="AO7" s="1"/>
       <c r="AP7" s="1"/>
       <c r="AQ7" s="1"/>
       <c r="AR7" s="1"/>
       <c r="AS7" s="1"/>
       <c r="AT7" s="1"/>
       <c r="AU7" s="1"/>
       <c r="AV7" s="1"/>
       <c r="AW7" s="1"/>
       <c r="AX7" s="1"/>
       <c r="AY7" s="1"/>
       <c r="AZ7" s="1"/>
       <c r="BA7" s="1"/>
       <c r="BB7" s="1"/>
       <c r="BC7" s="1"/>
       <c r="BD7" s="1"/>
       <c r="BE7" s="1"/>
       <c r="BF7" s="1"/>
       <c r="BG7" s="1"/>
       <c r="BH7" s="1"/>
       <c r="BI7" s="1"/>
       <c r="BJ7" s="1"/>
@@ -17554,89 +17637,87 @@
       <c r="BL7" s="1"/>
       <c r="BM7" s="1"/>
       <c r="BN7" s="1"/>
       <c r="BO7" s="1"/>
       <c r="BP7" s="1"/>
       <c r="BQ7" s="1"/>
       <c r="BR7" s="1"/>
       <c r="BS7" s="1"/>
       <c r="BT7" s="1"/>
       <c r="BU7" s="1"/>
       <c r="BV7" s="1"/>
       <c r="BW7" s="1"/>
       <c r="BX7" s="1"/>
       <c r="BY7" s="1"/>
       <c r="BZ7" s="1"/>
       <c r="CA7" s="1"/>
       <c r="CB7" s="1"/>
       <c r="CC7" s="1"/>
       <c r="CD7" s="1"/>
       <c r="CE7" s="84"/>
       <c r="CF7" s="1"/>
       <c r="CG7" s="1"/>
       <c r="CH7" s="1"/>
       <c r="CI7" s="1"/>
       <c r="CJ7" s="1"/>
-      <c r="CK7" s="112"/>
-[...9 lines deleted...]
-      <c r="CU7" s="112"/>
+      <c r="CK7" s="110"/>
+      <c r="CL7" s="110"/>
+      <c r="CM7" s="110"/>
+      <c r="CN7" s="110"/>
+      <c r="CO7" s="110"/>
+      <c r="CP7" s="110"/>
+      <c r="CQ7" s="110"/>
+      <c r="CR7" s="110"/>
+      <c r="CS7" s="110"/>
+      <c r="CT7" s="110"/>
+      <c r="CU7" s="110"/>
       <c r="CV7" s="101"/>
-      <c r="CW7" s="112"/>
-[...2 lines deleted...]
-      <c r="FQ7" s="117"/>
+      <c r="CW7" s="110"/>
+      <c r="DG7" s="110"/>
+      <c r="FQ7" s="115"/>
     </row>
-    <row r="8" spans="1:173" ht="15" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:173" x14ac:dyDescent="0.3">
       <c r="A8" s="11" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="12"/>
       <c r="CK8" s="48"/>
       <c r="CL8" s="48"/>
       <c r="CM8" s="48"/>
       <c r="CN8" s="48"/>
       <c r="CO8" s="48"/>
       <c r="CP8" s="48"/>
       <c r="CQ8" s="48"/>
       <c r="CR8" s="48"/>
       <c r="CS8" s="48"/>
       <c r="CT8" s="48"/>
       <c r="CU8" s="48"/>
       <c r="CW8" s="48"/>
       <c r="DG8" s="48"/>
-      <c r="FP8" s="105"/>
-      <c r="FQ8" s="117"/>
+      <c r="FQ8" s="115"/>
     </row>
-    <row r="9" spans="1:173" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:173" x14ac:dyDescent="0.3">
       <c r="A9" s="13" t="s">
         <v>135</v>
       </c>
       <c r="C9" s="62">
         <v>0.8</v>
       </c>
       <c r="D9" s="39">
         <v>0</v>
       </c>
       <c r="E9" s="37">
         <v>1.3</v>
       </c>
       <c r="F9" s="39">
         <v>0</v>
       </c>
       <c r="G9" s="37">
         <v>1.1000000000000001</v>
       </c>
       <c r="H9" s="39">
         <v>0</v>
       </c>
       <c r="I9" s="37">
         <v>0.6</v>
       </c>
       <c r="J9" s="39">
@@ -18005,54 +18086,56 @@
       </c>
       <c r="FH9" s="50">
         <v>8.3000000000000007</v>
       </c>
       <c r="FI9" s="50">
         <v>159.69999999999999</v>
       </c>
       <c r="FJ9" s="50">
         <v>343.7</v>
       </c>
       <c r="FK9" s="50">
         <v>528.79999999999995</v>
       </c>
       <c r="FL9" s="50">
         <v>70</v>
       </c>
       <c r="FM9" s="50">
         <v>15.9</v>
       </c>
       <c r="FN9" s="50">
         <v>22.8</v>
       </c>
       <c r="FO9" s="50">
         <v>25.7</v>
       </c>
-      <c r="FP9" s="105"/>
-      <c r="FQ9" s="117"/>
+      <c r="FP9" s="50">
+        <v>1.4</v>
+      </c>
+      <c r="FQ9" s="115"/>
     </row>
-    <row r="10" spans="1:173" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:173" x14ac:dyDescent="0.3">
       <c r="A10" s="13" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="62">
         <v>21.7</v>
       </c>
       <c r="D10" s="39">
         <v>0</v>
       </c>
       <c r="E10" s="37">
         <v>30.1</v>
       </c>
       <c r="F10" s="39">
         <v>0</v>
       </c>
       <c r="G10" s="37">
         <v>21.2</v>
       </c>
       <c r="H10" s="39">
         <v>0</v>
       </c>
       <c r="I10" s="37">
         <v>23.9</v>
       </c>
       <c r="J10" s="39">
@@ -18421,54 +18504,56 @@
       </c>
       <c r="FH10" s="50">
         <v>509.3</v>
       </c>
       <c r="FI10" s="50">
         <v>556.6</v>
       </c>
       <c r="FJ10" s="50">
         <v>501.3</v>
       </c>
       <c r="FK10" s="50">
         <v>591.79999999999995</v>
       </c>
       <c r="FL10" s="50">
         <v>493.8</v>
       </c>
       <c r="FM10" s="50">
         <v>482.9</v>
       </c>
       <c r="FN10" s="50">
         <v>477.9</v>
       </c>
       <c r="FO10" s="50">
         <v>525.70000000000005</v>
       </c>
-      <c r="FP10" s="105"/>
-      <c r="FQ10" s="117"/>
+      <c r="FP10" s="50">
+        <v>490.7</v>
+      </c>
+      <c r="FQ10" s="115"/>
     </row>
-    <row r="11" spans="1:173" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:173" x14ac:dyDescent="0.3">
       <c r="A11" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C11" s="62">
         <v>0</v>
       </c>
       <c r="D11" s="39">
         <v>0</v>
       </c>
       <c r="E11" s="37">
         <v>0.7</v>
       </c>
       <c r="F11" s="39">
         <v>0</v>
       </c>
       <c r="G11" s="37">
         <v>0.7</v>
       </c>
       <c r="H11" s="39">
         <v>0</v>
       </c>
       <c r="I11" s="37">
         <v>0.9</v>
       </c>
       <c r="J11" s="39">
@@ -18837,54 +18922,56 @@
       </c>
       <c r="FH11" s="50">
         <v>106.1</v>
       </c>
       <c r="FI11" s="50">
         <v>113.9</v>
       </c>
       <c r="FJ11" s="50">
         <v>106.4</v>
       </c>
       <c r="FK11" s="50">
         <v>109</v>
       </c>
       <c r="FL11" s="50">
         <v>107.1</v>
       </c>
       <c r="FM11" s="50">
         <v>108.9</v>
       </c>
       <c r="FN11" s="50">
         <v>106.2</v>
       </c>
       <c r="FO11" s="50">
         <v>109.4</v>
       </c>
-      <c r="FP11" s="105"/>
-      <c r="FQ11" s="117"/>
+      <c r="FP11" s="50">
+        <v>116.6</v>
+      </c>
+      <c r="FQ11" s="115"/>
     </row>
-    <row r="12" spans="1:173" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:173" x14ac:dyDescent="0.3">
       <c r="A12" s="13"/>
       <c r="C12" s="62"/>
       <c r="D12" s="39"/>
       <c r="E12" s="37"/>
       <c r="F12" s="39"/>
       <c r="G12" s="37"/>
       <c r="H12" s="39"/>
       <c r="I12" s="37"/>
       <c r="J12" s="39"/>
       <c r="K12" s="37"/>
       <c r="L12" s="39"/>
       <c r="M12" s="37"/>
       <c r="N12" s="39"/>
       <c r="O12" s="37"/>
       <c r="P12" s="39"/>
       <c r="Q12" s="37"/>
       <c r="R12" s="39"/>
       <c r="S12" s="37"/>
       <c r="T12" s="39"/>
       <c r="U12" s="37"/>
       <c r="V12" s="37"/>
       <c r="W12" s="37"/>
       <c r="X12" s="37"/>
       <c r="Y12" s="37"/>
       <c r="Z12" s="39"/>
@@ -19005,54 +19092,54 @@
       <c r="EM12" s="50"/>
       <c r="EN12" s="50"/>
       <c r="EO12" s="50"/>
       <c r="EP12" s="50"/>
       <c r="EQ12" s="50"/>
       <c r="ER12" s="50"/>
       <c r="ES12" s="50"/>
       <c r="ET12" s="50"/>
       <c r="EU12" s="50"/>
       <c r="EW12" s="50"/>
       <c r="EY12" s="50"/>
       <c r="FA12" s="50"/>
       <c r="FC12" s="50"/>
       <c r="FD12" s="50"/>
       <c r="FE12" s="50"/>
       <c r="FF12" s="50"/>
       <c r="FG12" s="50"/>
       <c r="FH12" s="50"/>
       <c r="FI12" s="50"/>
       <c r="FJ12" s="50"/>
       <c r="FK12" s="50"/>
       <c r="FL12" s="50"/>
       <c r="FM12" s="50"/>
       <c r="FN12" s="50"/>
       <c r="FO12" s="50"/>
-      <c r="FP12" s="105"/>
-      <c r="FQ12" s="117"/>
+      <c r="FP12" s="50"/>
+      <c r="FQ12" s="115"/>
     </row>
-    <row r="13" spans="1:173" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:173" x14ac:dyDescent="0.3">
       <c r="A13" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="62">
         <v>652.70000000000005</v>
       </c>
       <c r="D13" s="39">
         <v>0</v>
       </c>
       <c r="E13" s="37">
         <v>658.4</v>
       </c>
       <c r="F13" s="39">
         <v>0</v>
       </c>
       <c r="G13" s="37">
         <v>669.9</v>
       </c>
       <c r="H13" s="39">
         <v>0</v>
       </c>
       <c r="I13" s="37">
         <v>667.4</v>
       </c>
       <c r="J13" s="39">
@@ -19422,54 +19509,56 @@
       </c>
       <c r="FH13" s="50">
         <v>10884.2</v>
       </c>
       <c r="FI13" s="50">
         <v>11197.6</v>
       </c>
       <c r="FJ13" s="50">
         <v>11289.1</v>
       </c>
       <c r="FK13" s="50">
         <v>11476.7</v>
       </c>
       <c r="FL13" s="50">
         <v>11563</v>
       </c>
       <c r="FM13" s="50">
         <v>11563.7</v>
       </c>
       <c r="FN13" s="50">
         <v>11511.5</v>
       </c>
       <c r="FO13" s="50">
         <v>11578.5</v>
       </c>
-      <c r="FP13" s="105"/>
-      <c r="FQ13" s="117"/>
+      <c r="FP13" s="50">
+        <v>11608.7</v>
+      </c>
+      <c r="FQ13" s="115"/>
     </row>
-    <row r="14" spans="1:173" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:173" x14ac:dyDescent="0.3">
       <c r="A14" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="65">
         <v>-143</v>
       </c>
       <c r="D14" s="39">
         <v>0</v>
       </c>
       <c r="E14" s="40">
         <v>-143.4</v>
       </c>
       <c r="F14" s="39">
         <v>0</v>
       </c>
       <c r="G14" s="40">
         <v>-142.69999999999999</v>
       </c>
       <c r="H14" s="39">
         <v>0</v>
       </c>
       <c r="I14" s="40">
         <v>-141.4</v>
       </c>
       <c r="J14" s="39">
@@ -19795,102 +19884,104 @@
       </c>
       <c r="EJ14" s="51"/>
       <c r="EK14" s="51">
         <v>-3198.4</v>
       </c>
       <c r="EL14" s="51"/>
       <c r="EM14" s="51">
         <v>-3103.2</v>
       </c>
       <c r="EN14" s="51"/>
       <c r="EO14" s="51">
         <v>-3013.5</v>
       </c>
       <c r="EP14" s="51"/>
       <c r="EQ14" s="51">
         <v>-2870.8</v>
       </c>
       <c r="ER14" s="51"/>
       <c r="ES14" s="51">
         <v>-2866.9</v>
       </c>
       <c r="ET14" s="51"/>
       <c r="EU14" s="51">
         <v>-2874.8</v>
       </c>
-      <c r="EV14" s="107"/>
+      <c r="EV14" s="105"/>
       <c r="EW14" s="51">
         <v>-2867.8</v>
       </c>
-      <c r="EX14" s="107"/>
+      <c r="EX14" s="105"/>
       <c r="EY14" s="51">
         <v>-2884</v>
       </c>
-      <c r="EZ14" s="107"/>
+      <c r="EZ14" s="105"/>
       <c r="FA14" s="51">
         <v>-2989.3</v>
       </c>
-      <c r="FB14" s="107"/>
+      <c r="FB14" s="105"/>
       <c r="FC14" s="51">
         <v>-3031.7</v>
       </c>
       <c r="FD14" s="51"/>
       <c r="FE14" s="51">
         <v>-3064.8</v>
       </c>
       <c r="FF14" s="51"/>
       <c r="FG14" s="51">
         <v>-3137.9</v>
       </c>
       <c r="FH14" s="51">
         <v>-3336.5</v>
       </c>
       <c r="FI14" s="51">
         <v>-3416.1</v>
       </c>
       <c r="FJ14" s="51">
         <v>-3438.8</v>
       </c>
       <c r="FK14" s="51">
         <v>-3498.5</v>
       </c>
       <c r="FL14" s="51">
         <v>-3561.1</v>
       </c>
       <c r="FM14" s="51">
         <v>-3588.2</v>
       </c>
       <c r="FN14" s="51">
         <v>-3602.3</v>
       </c>
       <c r="FO14" s="51">
         <v>-3622.1</v>
       </c>
-      <c r="FP14" s="105"/>
-      <c r="FQ14" s="117"/>
+      <c r="FP14" s="51">
+        <v>-3649.5</v>
+      </c>
+      <c r="FQ14" s="115"/>
     </row>
-    <row r="15" spans="1:173" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:173" x14ac:dyDescent="0.3">
       <c r="A15" s="15" t="s">
         <v>7</v>
       </c>
       <c r="C15" s="62">
         <v>509.7</v>
       </c>
       <c r="D15" s="39">
         <v>0</v>
       </c>
       <c r="E15" s="37">
         <v>515</v>
       </c>
       <c r="F15" s="39">
         <v>0</v>
       </c>
       <c r="G15" s="37">
         <v>527.20000000000005</v>
       </c>
       <c r="H15" s="39">
         <v>0</v>
       </c>
       <c r="I15" s="37">
         <v>526</v>
       </c>
       <c r="J15" s="39">
@@ -20299,62 +20390,65 @@
       </c>
       <c r="FJ15" s="50">
         <f t="shared" si="0"/>
         <v>7850.3</v>
       </c>
       <c r="FK15" s="50">
         <f t="shared" si="0"/>
         <v>7978.2000000000007</v>
       </c>
       <c r="FL15" s="50">
         <f t="shared" si="0"/>
         <v>8001.9</v>
       </c>
       <c r="FM15" s="50">
         <f>SUM(FM13:FM14)</f>
         <v>7975.5000000000009</v>
       </c>
       <c r="FN15" s="50">
         <f>SUM(FN13:FN14)</f>
         <v>7909.2</v>
       </c>
       <c r="FO15" s="50">
         <f>SUM(FO13:FO14)</f>
         <v>7956.4</v>
       </c>
-      <c r="FP15" s="105"/>
-      <c r="FQ15" s="117"/>
+      <c r="FP15" s="50">
+        <f>SUM(FP13:FP14)</f>
+        <v>7959.2000000000007</v>
+      </c>
+      <c r="FQ15" s="115"/>
     </row>
-    <row r="16" spans="1:173" s="46" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:173" s="46" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A16" s="71"/>
       <c r="B16" s="48"/>
       <c r="C16" s="77"/>
-      <c r="D16" s="113"/>
+      <c r="D16" s="111"/>
       <c r="E16" s="50"/>
-      <c r="F16" s="113"/>
+      <c r="F16" s="111"/>
       <c r="G16" s="50"/>
-      <c r="H16" s="113"/>
+      <c r="H16" s="111"/>
       <c r="I16" s="50"/>
       <c r="J16" s="50"/>
       <c r="K16" s="50"/>
       <c r="L16" s="50"/>
       <c r="M16" s="50"/>
       <c r="N16" s="50"/>
       <c r="O16" s="50"/>
       <c r="P16" s="50"/>
       <c r="Q16" s="50"/>
       <c r="R16" s="50"/>
       <c r="S16" s="50"/>
       <c r="T16" s="50"/>
       <c r="U16" s="50"/>
       <c r="V16" s="50"/>
       <c r="W16" s="50"/>
       <c r="X16" s="50"/>
       <c r="Y16" s="50"/>
       <c r="Z16" s="50"/>
       <c r="AA16" s="50"/>
       <c r="AB16" s="50"/>
       <c r="AC16" s="50"/>
       <c r="AD16" s="50"/>
       <c r="AE16" s="50"/>
       <c r="AF16" s="50"/>
       <c r="AG16" s="50"/>
@@ -20469,54 +20563,54 @@
       <c r="EM16" s="50"/>
       <c r="EN16" s="50"/>
       <c r="EO16" s="50"/>
       <c r="EP16" s="50"/>
       <c r="EQ16" s="50"/>
       <c r="ER16" s="50"/>
       <c r="ES16" s="50"/>
       <c r="ET16" s="50"/>
       <c r="EU16" s="50"/>
       <c r="EW16" s="50"/>
       <c r="EY16" s="50"/>
       <c r="FA16" s="50"/>
       <c r="FC16" s="50"/>
       <c r="FD16" s="50"/>
       <c r="FE16" s="50"/>
       <c r="FF16" s="50"/>
       <c r="FG16" s="50"/>
       <c r="FH16" s="50"/>
       <c r="FI16" s="50"/>
       <c r="FJ16" s="50"/>
       <c r="FK16" s="50"/>
       <c r="FL16" s="50"/>
       <c r="FM16" s="50"/>
       <c r="FN16" s="50"/>
       <c r="FO16" s="50"/>
-      <c r="FP16" s="106"/>
-      <c r="FQ16" s="118"/>
+      <c r="FP16" s="50"/>
+      <c r="FQ16" s="116"/>
     </row>
-    <row r="17" spans="1:173" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:173" x14ac:dyDescent="0.3">
       <c r="A17" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="62">
         <v>18.7</v>
       </c>
       <c r="D17" s="39">
         <v>0</v>
       </c>
       <c r="E17" s="37">
         <v>19.2</v>
       </c>
       <c r="F17" s="39">
         <v>0</v>
       </c>
       <c r="G17" s="37">
         <v>19.600000000000001</v>
       </c>
       <c r="H17" s="39">
         <v>0</v>
       </c>
       <c r="I17" s="37">
         <v>19.7</v>
       </c>
       <c r="J17" s="39">
@@ -20886,54 +20980,56 @@
       </c>
       <c r="FH17" s="50">
         <v>16.100000000000001</v>
       </c>
       <c r="FI17" s="50">
         <v>15.2</v>
       </c>
       <c r="FJ17" s="50">
         <v>14.7</v>
       </c>
       <c r="FK17" s="50">
         <v>13.7</v>
       </c>
       <c r="FL17" s="50">
         <v>13.2</v>
       </c>
       <c r="FM17" s="50">
         <v>12.9</v>
       </c>
       <c r="FN17" s="50">
         <v>12.6</v>
       </c>
       <c r="FO17" s="50">
         <v>13.2</v>
       </c>
-      <c r="FP17" s="105"/>
-      <c r="FQ17" s="117"/>
+      <c r="FP17" s="50">
+        <v>14.1</v>
+      </c>
+      <c r="FQ17" s="115"/>
     </row>
-    <row r="18" spans="1:173" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:173" x14ac:dyDescent="0.3">
       <c r="A18" s="13" t="s">
         <v>9</v>
       </c>
       <c r="C18" s="62">
         <v>0</v>
       </c>
       <c r="D18" s="39">
         <v>0</v>
       </c>
       <c r="E18" s="37">
         <v>1.8</v>
       </c>
       <c r="F18" s="39">
         <v>0</v>
       </c>
       <c r="G18" s="37">
         <v>0</v>
       </c>
       <c r="H18" s="39">
         <v>0</v>
       </c>
       <c r="I18" s="37">
         <v>9.4</v>
       </c>
       <c r="J18" s="39">
@@ -21303,54 +21399,56 @@
       </c>
       <c r="FH18" s="50">
         <v>39.9</v>
       </c>
       <c r="FI18" s="50">
         <v>26.4</v>
       </c>
       <c r="FJ18" s="50">
         <v>4.2</v>
       </c>
       <c r="FK18" s="50">
         <v>6.4</v>
       </c>
       <c r="FL18" s="50">
         <v>9.4</v>
       </c>
       <c r="FM18" s="50">
         <v>9.6999999999999993</v>
       </c>
       <c r="FN18" s="50">
         <v>67.2</v>
       </c>
       <c r="FO18" s="50">
         <v>29.4</v>
       </c>
-      <c r="FP18" s="105"/>
-      <c r="FQ18" s="117"/>
+      <c r="FP18" s="50">
+        <v>8.4</v>
+      </c>
+      <c r="FQ18" s="115"/>
     </row>
-    <row r="19" spans="1:173" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:173" x14ac:dyDescent="0.3">
       <c r="A19" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="65">
         <v>10</v>
       </c>
       <c r="D19" s="39">
         <v>0</v>
       </c>
       <c r="E19" s="40">
         <v>9.8000000000000007</v>
       </c>
       <c r="F19" s="39">
         <v>0</v>
       </c>
       <c r="G19" s="40">
         <v>11.7</v>
       </c>
       <c r="H19" s="39">
         <v>0</v>
       </c>
       <c r="I19" s="40">
         <v>10.8</v>
       </c>
       <c r="J19" s="39">
@@ -21676,102 +21774,104 @@
       </c>
       <c r="EJ19" s="50"/>
       <c r="EK19" s="50">
         <v>27.5</v>
       </c>
       <c r="EL19" s="50"/>
       <c r="EM19" s="50">
         <v>23.7</v>
       </c>
       <c r="EN19" s="50"/>
       <c r="EO19" s="50">
         <v>51.8</v>
       </c>
       <c r="EP19" s="50"/>
       <c r="EQ19" s="50">
         <v>40.4</v>
       </c>
       <c r="ER19" s="50"/>
       <c r="ES19" s="50">
         <v>52.1</v>
       </c>
       <c r="ET19" s="50"/>
       <c r="EU19" s="50">
         <v>36</v>
       </c>
-      <c r="EV19" s="107"/>
+      <c r="EV19" s="105"/>
       <c r="EW19" s="50">
         <v>56.9</v>
       </c>
-      <c r="EX19" s="107"/>
+      <c r="EX19" s="105"/>
       <c r="EY19" s="50">
         <v>29</v>
       </c>
-      <c r="EZ19" s="107"/>
+      <c r="EZ19" s="105"/>
       <c r="FA19" s="50">
         <v>38.700000000000003</v>
       </c>
-      <c r="FB19" s="107"/>
+      <c r="FB19" s="105"/>
       <c r="FC19" s="50">
         <v>30.9</v>
       </c>
       <c r="FD19" s="50"/>
       <c r="FE19" s="50">
         <v>40</v>
       </c>
       <c r="FF19" s="50"/>
       <c r="FG19" s="50">
         <v>28.2</v>
       </c>
       <c r="FH19" s="50">
         <v>28</v>
       </c>
       <c r="FI19" s="50">
         <v>29.9</v>
       </c>
       <c r="FJ19" s="50">
         <v>34</v>
       </c>
       <c r="FK19" s="50">
         <v>30.1</v>
       </c>
       <c r="FL19" s="50">
         <v>29.2</v>
       </c>
       <c r="FM19" s="50">
         <v>34.799999999999997</v>
       </c>
       <c r="FN19" s="50">
         <v>35.799999999999997</v>
       </c>
       <c r="FO19" s="50">
         <v>34.799999999999997</v>
       </c>
-      <c r="FP19" s="105"/>
-      <c r="FQ19" s="117"/>
+      <c r="FP19" s="50">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="FQ19" s="115"/>
     </row>
-    <row r="20" spans="1:173" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:173" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A20" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="66">
         <v>560.9</v>
       </c>
       <c r="D20" s="38">
         <v>0</v>
       </c>
       <c r="E20" s="63">
         <v>577.9</v>
       </c>
       <c r="F20" s="38">
         <v>0</v>
       </c>
       <c r="G20" s="63">
         <v>581.5</v>
       </c>
       <c r="H20" s="38">
         <v>0</v>
       </c>
       <c r="I20" s="63">
         <v>591.29999999999995</v>
       </c>
@@ -22184,60 +22284,63 @@
       </c>
       <c r="FJ20" s="78">
         <f>SUM(FJ9:FJ11)+FJ15+SUM(FJ17:FJ19)</f>
         <v>8854.6</v>
       </c>
       <c r="FK20" s="78">
         <f>SUM(FK9:FK11)+FK15+SUM(FK17:FK19)</f>
         <v>9258.0000000000018</v>
       </c>
       <c r="FL20" s="78">
         <f>SUM(FL9:FL11)+FL15+SUM(FL17:FL19)</f>
         <v>8724.5999999999985</v>
       </c>
       <c r="FM20" s="78">
         <f>SUM(FM17:FM19)+FM15+SUM(FM9:FM11)</f>
         <v>8640.6</v>
       </c>
       <c r="FN20" s="78">
         <f>SUM(FN17:FN19)+FN15+SUM(FN9:FN11)</f>
         <v>8631.7000000000007</v>
       </c>
       <c r="FO20" s="78">
         <f>SUM(FO17:FO19)+FO15+SUM(FO9:FO11)</f>
         <v>8694.5999999999985</v>
       </c>
-      <c r="FP20" s="105"/>
-      <c r="FQ20" s="117"/>
+      <c r="FP20" s="78">
+        <f>SUM(FP17:FP19)+FP15+SUM(FP9:FP11)</f>
+        <v>8622.6</v>
+      </c>
+      <c r="FQ20" s="115"/>
     </row>
-    <row r="21" spans="1:173" s="46" customFormat="1" ht="15" thickTop="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:173" s="46" customFormat="1" ht="14.5" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A21" s="69"/>
       <c r="B21" s="48"/>
       <c r="C21" s="77"/>
-      <c r="D21" s="113"/>
+      <c r="D21" s="111"/>
       <c r="E21" s="50"/>
-      <c r="F21" s="113"/>
+      <c r="F21" s="111"/>
       <c r="G21" s="50"/>
       <c r="H21" s="50"/>
       <c r="I21" s="50"/>
       <c r="J21" s="50"/>
       <c r="K21" s="50"/>
       <c r="L21" s="50"/>
       <c r="M21" s="50"/>
       <c r="N21" s="50"/>
       <c r="O21" s="50"/>
       <c r="P21" s="50"/>
       <c r="Q21" s="50"/>
       <c r="R21" s="50"/>
       <c r="S21" s="50"/>
       <c r="T21" s="50"/>
       <c r="U21" s="50"/>
       <c r="V21" s="50"/>
       <c r="W21" s="50"/>
       <c r="X21" s="50"/>
       <c r="Y21" s="50"/>
       <c r="Z21" s="50"/>
       <c r="AA21" s="50"/>
       <c r="AB21" s="50"/>
       <c r="AC21" s="50"/>
       <c r="AD21" s="50"/>
       <c r="AE21" s="50"/>
@@ -22354,54 +22457,54 @@
       <c r="EM21" s="50"/>
       <c r="EN21" s="50"/>
       <c r="EO21" s="50"/>
       <c r="EP21" s="50"/>
       <c r="EQ21" s="50"/>
       <c r="ER21" s="50"/>
       <c r="ES21" s="50"/>
       <c r="ET21" s="50"/>
       <c r="EU21" s="50"/>
       <c r="EW21" s="50"/>
       <c r="EY21" s="50"/>
       <c r="FA21" s="50"/>
       <c r="FC21" s="50"/>
       <c r="FD21" s="50"/>
       <c r="FE21" s="50"/>
       <c r="FF21" s="50"/>
       <c r="FG21" s="50"/>
       <c r="FH21" s="50"/>
       <c r="FI21" s="50"/>
       <c r="FJ21" s="50"/>
       <c r="FK21" s="50"/>
       <c r="FL21" s="50"/>
       <c r="FM21" s="50"/>
       <c r="FN21" s="50"/>
       <c r="FO21" s="50"/>
-      <c r="FP21" s="106"/>
-      <c r="FQ21" s="118"/>
+      <c r="FP21" s="50"/>
+      <c r="FQ21" s="116"/>
     </row>
-    <row r="22" spans="1:173" ht="15" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:173" x14ac:dyDescent="0.3">
       <c r="A22" s="11" t="s">
         <v>12</v>
       </c>
       <c r="C22" s="62"/>
       <c r="D22" s="39"/>
       <c r="E22" s="37"/>
       <c r="F22" s="39"/>
       <c r="G22" s="37"/>
       <c r="H22" s="39"/>
       <c r="I22" s="37"/>
       <c r="J22" s="39"/>
       <c r="K22" s="37"/>
       <c r="L22" s="39"/>
       <c r="M22" s="37"/>
       <c r="N22" s="39"/>
       <c r="O22" s="37"/>
       <c r="P22" s="39"/>
       <c r="Q22" s="37"/>
       <c r="R22" s="39"/>
       <c r="S22" s="37"/>
       <c r="T22" s="39"/>
       <c r="U22" s="37"/>
       <c r="V22" s="37"/>
       <c r="W22" s="37"/>
       <c r="X22" s="37"/>
@@ -22525,54 +22628,54 @@
       <c r="EM22" s="50"/>
       <c r="EN22" s="50"/>
       <c r="EO22" s="50"/>
       <c r="EP22" s="50"/>
       <c r="EQ22" s="50"/>
       <c r="ER22" s="50"/>
       <c r="ES22" s="50"/>
       <c r="ET22" s="50"/>
       <c r="EU22" s="50"/>
       <c r="EW22" s="50"/>
       <c r="EY22" s="50"/>
       <c r="FA22" s="50"/>
       <c r="FC22" s="50"/>
       <c r="FD22" s="50"/>
       <c r="FE22" s="50"/>
       <c r="FF22" s="50"/>
       <c r="FG22" s="50"/>
       <c r="FH22" s="50"/>
       <c r="FI22" s="50"/>
       <c r="FJ22" s="50"/>
       <c r="FK22" s="50"/>
       <c r="FL22" s="50"/>
       <c r="FM22" s="50"/>
       <c r="FN22" s="50"/>
       <c r="FO22" s="50"/>
-      <c r="FP22" s="105"/>
-      <c r="FQ22" s="117"/>
+      <c r="FP22" s="50"/>
+      <c r="FQ22" s="115"/>
     </row>
-    <row r="23" spans="1:173" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:173" x14ac:dyDescent="0.3">
       <c r="A23" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="62">
         <v>44.8</v>
       </c>
       <c r="D23" s="39">
         <v>0</v>
       </c>
       <c r="E23" s="37">
         <v>45.1</v>
       </c>
       <c r="F23" s="39">
         <v>0</v>
       </c>
       <c r="G23" s="37">
         <v>49.3</v>
       </c>
       <c r="H23" s="39">
         <v>0</v>
       </c>
       <c r="I23" s="37">
         <v>49.4</v>
       </c>
       <c r="J23" s="39">
@@ -22942,54 +23045,56 @@
       </c>
       <c r="FH23" s="50">
         <v>344.2</v>
       </c>
       <c r="FI23" s="50">
         <v>364.4</v>
       </c>
       <c r="FJ23" s="50">
         <v>315.8</v>
       </c>
       <c r="FK23" s="50">
         <v>377</v>
       </c>
       <c r="FL23" s="50">
         <v>378.8</v>
       </c>
       <c r="FM23" s="50">
         <v>382.9</v>
       </c>
       <c r="FN23" s="50">
         <v>400.2</v>
       </c>
       <c r="FO23" s="50">
         <v>415.3</v>
       </c>
-      <c r="FP23" s="105"/>
-      <c r="FQ23" s="117"/>
+      <c r="FP23" s="50">
+        <v>394</v>
+      </c>
+      <c r="FQ23" s="115"/>
     </row>
-    <row r="24" spans="1:173" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:173" x14ac:dyDescent="0.3">
       <c r="A24" s="13" t="s">
         <v>108</v>
       </c>
       <c r="C24" s="62">
         <v>66.2</v>
       </c>
       <c r="D24" s="39">
         <v>0</v>
       </c>
       <c r="E24" s="37">
         <v>30.6</v>
       </c>
       <c r="F24" s="39">
         <v>0</v>
       </c>
       <c r="G24" s="37">
         <v>58.7</v>
       </c>
       <c r="H24" s="39">
         <v>0</v>
       </c>
       <c r="I24" s="37">
         <v>7.7</v>
       </c>
       <c r="J24" s="39">
@@ -23359,54 +23464,56 @@
       </c>
       <c r="FH24" s="50">
         <v>84.3</v>
       </c>
       <c r="FI24" s="50">
         <v>1</v>
       </c>
       <c r="FJ24" s="50">
         <v>0.1</v>
       </c>
       <c r="FK24" s="50">
         <v>1.4</v>
       </c>
       <c r="FL24" s="50">
         <v>1.5</v>
       </c>
       <c r="FM24" s="50">
         <v>148.69999999999999</v>
       </c>
       <c r="FN24" s="50">
         <v>107.3</v>
       </c>
       <c r="FO24" s="50">
         <v>219.6</v>
       </c>
-      <c r="FP24" s="105"/>
-      <c r="FQ24" s="117"/>
+      <c r="FP24" s="50">
+        <v>177.8</v>
+      </c>
+      <c r="FQ24" s="115"/>
     </row>
-    <row r="25" spans="1:173" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:173" x14ac:dyDescent="0.3">
       <c r="A25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="62">
         <v>83.4</v>
       </c>
       <c r="D25" s="39">
         <v>0</v>
       </c>
       <c r="E25" s="37">
         <v>130.4</v>
       </c>
       <c r="F25" s="39">
         <v>0</v>
       </c>
       <c r="G25" s="37">
         <v>140</v>
       </c>
       <c r="H25" s="39">
         <v>0</v>
       </c>
       <c r="I25" s="37">
         <v>176</v>
       </c>
       <c r="J25" s="39">
@@ -23776,54 +23883,56 @@
       </c>
       <c r="FH25" s="50">
         <v>4872.2</v>
       </c>
       <c r="FI25" s="50">
         <v>5257.1</v>
       </c>
       <c r="FJ25" s="50">
         <v>5361.5</v>
       </c>
       <c r="FK25" s="50">
         <v>5618</v>
       </c>
       <c r="FL25" s="50">
         <v>5383.3</v>
       </c>
       <c r="FM25" s="50">
         <v>5133.1000000000004</v>
       </c>
       <c r="FN25" s="50">
         <v>5158.8</v>
       </c>
       <c r="FO25" s="50">
         <v>5100.3</v>
       </c>
-      <c r="FP25" s="105"/>
-      <c r="FQ25" s="117"/>
+      <c r="FP25" s="50">
+        <v>5019</v>
+      </c>
+      <c r="FQ25" s="115"/>
     </row>
-    <row r="26" spans="1:173" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:173" x14ac:dyDescent="0.3">
       <c r="A26" s="13" t="s">
         <v>76</v>
       </c>
       <c r="C26" s="62">
         <v>0</v>
       </c>
       <c r="D26" s="39">
         <v>0</v>
       </c>
       <c r="E26" s="37">
         <v>0</v>
       </c>
       <c r="F26" s="39">
         <v>0</v>
       </c>
       <c r="G26" s="37">
         <v>0</v>
       </c>
       <c r="H26" s="39">
         <v>0</v>
       </c>
       <c r="I26" s="37">
         <v>0</v>
       </c>
       <c r="J26" s="39">
@@ -24193,54 +24302,56 @@
       </c>
       <c r="FH26" s="50">
         <v>990.1</v>
       </c>
       <c r="FI26" s="50">
         <v>990.8</v>
       </c>
       <c r="FJ26" s="50">
         <v>991.3</v>
       </c>
       <c r="FK26" s="50">
         <v>1085.8</v>
       </c>
       <c r="FL26" s="50">
         <v>1086.4000000000001</v>
       </c>
       <c r="FM26" s="50">
         <v>1087.2</v>
       </c>
       <c r="FN26" s="50">
         <v>1087.8</v>
       </c>
       <c r="FO26" s="50">
         <v>1088.7</v>
       </c>
-      <c r="FP26" s="105"/>
-      <c r="FQ26" s="117"/>
+      <c r="FP26" s="50">
+        <v>1089.4000000000001</v>
+      </c>
+      <c r="FQ26" s="115"/>
     </row>
-    <row r="27" spans="1:173" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:173" x14ac:dyDescent="0.3">
       <c r="A27" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C27" s="62">
         <v>6.8</v>
       </c>
       <c r="D27" s="39">
         <v>0</v>
       </c>
       <c r="E27" s="37">
         <v>10.3</v>
       </c>
       <c r="F27" s="39">
         <v>0</v>
       </c>
       <c r="G27" s="37">
         <v>10.1</v>
       </c>
       <c r="H27" s="39">
         <v>0</v>
       </c>
       <c r="I27" s="37">
         <v>9.8000000000000007</v>
       </c>
       <c r="J27" s="39">
@@ -24610,54 +24721,56 @@
       </c>
       <c r="FH27" s="50">
         <v>0</v>
       </c>
       <c r="FI27" s="50">
         <v>0</v>
       </c>
       <c r="FJ27" s="50">
         <v>0</v>
       </c>
       <c r="FK27" s="50">
         <v>0</v>
       </c>
       <c r="FL27" s="50">
         <v>0</v>
       </c>
       <c r="FM27" s="50">
         <v>0</v>
       </c>
       <c r="FN27" s="50">
         <v>0</v>
       </c>
       <c r="FO27" s="50">
         <v>0</v>
       </c>
-      <c r="FP27" s="105"/>
-      <c r="FQ27" s="117"/>
+      <c r="FP27" s="50">
+        <v>0</v>
+      </c>
+      <c r="FQ27" s="115"/>
     </row>
-    <row r="28" spans="1:173" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:173" x14ac:dyDescent="0.3">
       <c r="A28" s="13" t="s">
         <v>18</v>
       </c>
       <c r="C28" s="62">
         <v>17.2</v>
       </c>
       <c r="D28" s="39">
         <v>0</v>
       </c>
       <c r="E28" s="37">
         <v>14.4</v>
       </c>
       <c r="F28" s="39">
         <v>0</v>
       </c>
       <c r="G28" s="37">
         <v>13.9</v>
       </c>
       <c r="H28" s="39">
         <v>0</v>
       </c>
       <c r="I28" s="37">
         <v>31.8</v>
       </c>
       <c r="J28" s="39">
@@ -25027,54 +25140,56 @@
       </c>
       <c r="FH28" s="50">
         <v>409.5</v>
       </c>
       <c r="FI28" s="50">
         <v>423.2</v>
       </c>
       <c r="FJ28" s="50">
         <v>319.10000000000002</v>
       </c>
       <c r="FK28" s="50">
         <v>320.89999999999998</v>
       </c>
       <c r="FL28" s="50">
         <v>306.10000000000002</v>
       </c>
       <c r="FM28" s="50">
         <v>298.2</v>
       </c>
       <c r="FN28" s="50">
         <v>354</v>
       </c>
       <c r="FO28" s="50">
         <v>356.6</v>
       </c>
-      <c r="FP28" s="105"/>
-      <c r="FQ28" s="117"/>
+      <c r="FP28" s="50">
+        <v>349.2</v>
+      </c>
+      <c r="FQ28" s="115"/>
     </row>
-    <row r="29" spans="1:173" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:173" x14ac:dyDescent="0.3">
       <c r="A29" s="13" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="62">
         <v>7.3</v>
       </c>
       <c r="D29" s="39">
         <v>0</v>
       </c>
       <c r="E29" s="37">
         <v>0</v>
       </c>
       <c r="F29" s="39">
         <v>0</v>
       </c>
       <c r="G29" s="37">
         <v>1.5</v>
       </c>
       <c r="H29" s="39">
         <v>0</v>
       </c>
       <c r="I29" s="37">
         <v>0</v>
       </c>
       <c r="J29" s="39">
@@ -25444,54 +25559,56 @@
       </c>
       <c r="FH29" s="50">
         <v>0.2</v>
       </c>
       <c r="FI29" s="50">
         <v>0.2</v>
       </c>
       <c r="FJ29" s="50">
         <v>117.2</v>
       </c>
       <c r="FK29" s="50">
         <v>144</v>
       </c>
       <c r="FL29" s="50">
         <v>13.8</v>
       </c>
       <c r="FM29" s="50">
         <v>11.9</v>
       </c>
       <c r="FN29" s="50">
         <v>0</v>
       </c>
       <c r="FO29" s="50">
         <v>0</v>
       </c>
-      <c r="FP29" s="105"/>
-      <c r="FQ29" s="117"/>
+      <c r="FP29" s="50">
+        <v>4.3</v>
+      </c>
+      <c r="FQ29" s="115"/>
     </row>
-    <row r="30" spans="1:173" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:173" x14ac:dyDescent="0.3">
       <c r="A30" s="13" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="62">
         <v>29.6</v>
       </c>
       <c r="D30" s="39">
         <v>0</v>
       </c>
       <c r="E30" s="37">
         <v>24.2</v>
       </c>
       <c r="F30" s="39">
         <v>0</v>
       </c>
       <c r="G30" s="37">
         <v>19.899999999999999</v>
       </c>
       <c r="H30" s="39">
         <v>0</v>
       </c>
       <c r="I30" s="37">
         <v>15.7</v>
       </c>
       <c r="J30" s="39">
@@ -25817,102 +25934,104 @@
       </c>
       <c r="EJ30" s="50"/>
       <c r="EK30" s="50">
         <v>0</v>
       </c>
       <c r="EL30" s="50"/>
       <c r="EM30" s="50">
         <v>0</v>
       </c>
       <c r="EN30" s="50"/>
       <c r="EO30" s="50">
         <v>0</v>
       </c>
       <c r="EP30" s="50"/>
       <c r="EQ30" s="50">
         <v>0</v>
       </c>
       <c r="ER30" s="50"/>
       <c r="ES30" s="50">
         <v>0</v>
       </c>
       <c r="ET30" s="50"/>
       <c r="EU30" s="50">
         <v>0</v>
       </c>
-      <c r="EV30" s="107"/>
+      <c r="EV30" s="105"/>
       <c r="EW30" s="50">
         <v>0</v>
       </c>
-      <c r="EX30" s="107"/>
+      <c r="EX30" s="105"/>
       <c r="EY30" s="50">
         <v>0</v>
       </c>
-      <c r="EZ30" s="107"/>
+      <c r="EZ30" s="105"/>
       <c r="FA30" s="50">
         <v>0</v>
       </c>
-      <c r="FB30" s="107"/>
+      <c r="FB30" s="105"/>
       <c r="FC30" s="50">
         <v>0</v>
       </c>
       <c r="FD30" s="50"/>
       <c r="FE30" s="50">
         <v>0</v>
       </c>
       <c r="FF30" s="50"/>
       <c r="FG30" s="50">
         <v>0</v>
       </c>
       <c r="FH30" s="50">
         <v>0</v>
       </c>
       <c r="FI30" s="50">
         <v>0</v>
       </c>
       <c r="FJ30" s="50">
         <v>0</v>
       </c>
       <c r="FK30" s="50">
         <v>0</v>
       </c>
       <c r="FL30" s="50">
         <v>0</v>
       </c>
       <c r="FM30" s="50">
         <v>0</v>
       </c>
       <c r="FN30" s="50">
         <v>0</v>
       </c>
       <c r="FO30" s="50">
         <v>0</v>
       </c>
-      <c r="FP30" s="105"/>
-      <c r="FQ30" s="117"/>
+      <c r="FP30" s="50">
+        <v>0</v>
+      </c>
+      <c r="FQ30" s="115"/>
     </row>
-    <row r="31" spans="1:173" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:173" x14ac:dyDescent="0.3">
       <c r="A31" s="15" t="s">
         <v>19</v>
       </c>
       <c r="C31" s="67">
         <v>255.3</v>
       </c>
       <c r="D31" s="39">
         <v>0</v>
       </c>
       <c r="E31" s="64">
         <v>255</v>
       </c>
       <c r="F31" s="39">
         <v>0</v>
       </c>
       <c r="G31" s="64">
         <v>293.39999999999998</v>
       </c>
       <c r="H31" s="39">
         <v>0</v>
       </c>
       <c r="I31" s="64">
         <v>290.39999999999998</v>
       </c>
       <c r="J31" s="39">
@@ -26321,60 +26440,63 @@
       </c>
       <c r="FJ31" s="79">
         <f t="shared" si="1"/>
         <v>7105</v>
       </c>
       <c r="FK31" s="79">
         <f t="shared" si="1"/>
         <v>7547.0999999999995</v>
       </c>
       <c r="FL31" s="79">
         <f t="shared" si="1"/>
         <v>7169.9000000000005</v>
       </c>
       <c r="FM31" s="79">
         <f>SUM(FM23:FM30)</f>
         <v>7062</v>
       </c>
       <c r="FN31" s="79">
         <f>SUM(FN23:FN30)</f>
         <v>7108.1</v>
       </c>
       <c r="FO31" s="79">
         <f>SUM(FO23:FO30)</f>
         <v>7180.5</v>
       </c>
-      <c r="FP31" s="105"/>
-      <c r="FQ31" s="117"/>
+      <c r="FP31" s="79">
+        <f>SUM(FP23:FP30)</f>
+        <v>7033.7000000000007</v>
+      </c>
+      <c r="FQ31" s="115"/>
     </row>
-    <row r="32" spans="1:173" s="46" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:173" s="46" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A32" s="69"/>
       <c r="B32" s="48"/>
       <c r="C32" s="77"/>
-      <c r="D32" s="113"/>
+      <c r="D32" s="111"/>
       <c r="E32" s="50"/>
-      <c r="F32" s="113"/>
+      <c r="F32" s="111"/>
       <c r="G32" s="50"/>
       <c r="H32" s="50"/>
       <c r="I32" s="50"/>
       <c r="J32" s="50"/>
       <c r="K32" s="50"/>
       <c r="L32" s="50"/>
       <c r="M32" s="50"/>
       <c r="N32" s="50"/>
       <c r="O32" s="50"/>
       <c r="P32" s="50"/>
       <c r="Q32" s="50"/>
       <c r="R32" s="50"/>
       <c r="S32" s="50"/>
       <c r="T32" s="50"/>
       <c r="U32" s="50"/>
       <c r="V32" s="50"/>
       <c r="W32" s="50"/>
       <c r="X32" s="50"/>
       <c r="Y32" s="50"/>
       <c r="Z32" s="50"/>
       <c r="AA32" s="50"/>
       <c r="AB32" s="50"/>
       <c r="AC32" s="50"/>
       <c r="AD32" s="50"/>
       <c r="AE32" s="50"/>
@@ -26491,54 +26613,54 @@
       <c r="EM32" s="50"/>
       <c r="EN32" s="50"/>
       <c r="EO32" s="50"/>
       <c r="EP32" s="50"/>
       <c r="EQ32" s="50"/>
       <c r="ER32" s="50"/>
       <c r="ES32" s="50"/>
       <c r="ET32" s="50"/>
       <c r="EU32" s="50"/>
       <c r="EW32" s="50"/>
       <c r="EY32" s="50"/>
       <c r="FA32" s="50"/>
       <c r="FC32" s="50"/>
       <c r="FD32" s="50"/>
       <c r="FE32" s="50"/>
       <c r="FF32" s="50"/>
       <c r="FG32" s="50"/>
       <c r="FH32" s="50"/>
       <c r="FI32" s="50"/>
       <c r="FJ32" s="50"/>
       <c r="FK32" s="50"/>
       <c r="FL32" s="50"/>
       <c r="FM32" s="50"/>
       <c r="FN32" s="50"/>
       <c r="FO32" s="50"/>
-      <c r="FP32" s="106"/>
-      <c r="FQ32" s="118"/>
+      <c r="FP32" s="50"/>
+      <c r="FQ32" s="116"/>
     </row>
-    <row r="33" spans="1:173" ht="15" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:173" x14ac:dyDescent="0.3">
       <c r="A33" s="11" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="62"/>
       <c r="D33" s="39"/>
       <c r="E33" s="37"/>
       <c r="F33" s="39"/>
       <c r="G33" s="37"/>
       <c r="H33" s="39"/>
       <c r="I33" s="37"/>
       <c r="J33" s="39"/>
       <c r="K33" s="37"/>
       <c r="L33" s="39"/>
       <c r="M33" s="37"/>
       <c r="N33" s="39"/>
       <c r="O33" s="37"/>
       <c r="P33" s="39"/>
       <c r="Q33" s="37"/>
       <c r="R33" s="39"/>
       <c r="S33" s="37"/>
       <c r="T33" s="39"/>
       <c r="U33" s="37"/>
       <c r="V33" s="37"/>
       <c r="W33" s="37"/>
       <c r="X33" s="37"/>
@@ -26662,54 +26784,54 @@
       <c r="EM33" s="50"/>
       <c r="EN33" s="50"/>
       <c r="EO33" s="50"/>
       <c r="EP33" s="50"/>
       <c r="EQ33" s="50"/>
       <c r="ER33" s="50"/>
       <c r="ES33" s="50"/>
       <c r="ET33" s="50"/>
       <c r="EU33" s="50"/>
       <c r="EW33" s="50"/>
       <c r="EY33" s="50"/>
       <c r="FA33" s="50"/>
       <c r="FC33" s="50"/>
       <c r="FD33" s="50"/>
       <c r="FE33" s="50"/>
       <c r="FF33" s="50"/>
       <c r="FG33" s="50"/>
       <c r="FH33" s="50"/>
       <c r="FI33" s="50"/>
       <c r="FJ33" s="50"/>
       <c r="FK33" s="50"/>
       <c r="FL33" s="50"/>
       <c r="FM33" s="50"/>
       <c r="FN33" s="50"/>
       <c r="FO33" s="50"/>
-      <c r="FP33" s="105"/>
-      <c r="FQ33" s="117"/>
+      <c r="FP33" s="50"/>
+      <c r="FQ33" s="115"/>
     </row>
-    <row r="34" spans="1:173" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:173" x14ac:dyDescent="0.3">
       <c r="A34" s="13" t="s">
         <v>21</v>
       </c>
       <c r="C34" s="62">
         <v>0.4</v>
       </c>
       <c r="D34" s="39">
         <v>0</v>
       </c>
       <c r="E34" s="37">
         <v>0.4</v>
       </c>
       <c r="F34" s="39">
         <v>0</v>
       </c>
       <c r="G34" s="37">
         <v>0.4</v>
       </c>
       <c r="H34" s="39">
         <v>0</v>
       </c>
       <c r="I34" s="37">
         <v>0.4</v>
       </c>
       <c r="J34" s="39">
@@ -27079,54 +27201,56 @@
       </c>
       <c r="FH34" s="50">
         <v>0.1</v>
       </c>
       <c r="FI34" s="50">
         <v>0.1</v>
       </c>
       <c r="FJ34" s="50">
         <v>0.1</v>
       </c>
       <c r="FK34" s="50">
         <v>0.1</v>
       </c>
       <c r="FL34" s="50">
         <v>0.1</v>
       </c>
       <c r="FM34" s="50">
         <v>0.1</v>
       </c>
       <c r="FN34" s="50">
         <v>0.1</v>
       </c>
       <c r="FO34" s="50">
         <v>0.1</v>
       </c>
-      <c r="FP34" s="105"/>
-      <c r="FQ34" s="117"/>
+      <c r="FP34" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="FQ34" s="115"/>
     </row>
-    <row r="35" spans="1:173" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:173" x14ac:dyDescent="0.3">
       <c r="A35" s="13" t="s">
         <v>22</v>
       </c>
       <c r="C35" s="62">
         <v>75.599999999999994</v>
       </c>
       <c r="D35" s="39">
         <v>0</v>
       </c>
       <c r="E35" s="37">
         <v>76.400000000000006</v>
       </c>
       <c r="F35" s="39">
         <v>0</v>
       </c>
       <c r="G35" s="37">
         <v>26.6</v>
       </c>
       <c r="H35" s="39">
         <v>0</v>
       </c>
       <c r="I35" s="37">
         <v>25.6</v>
       </c>
       <c r="J35" s="39">
@@ -27496,54 +27620,56 @@
       </c>
       <c r="FH35" s="50">
         <v>313.8</v>
       </c>
       <c r="FI35" s="50">
         <v>324.5</v>
       </c>
       <c r="FJ35" s="50">
         <v>335.1</v>
       </c>
       <c r="FK35" s="50">
         <v>351.7</v>
       </c>
       <c r="FL35" s="50">
         <v>369.3</v>
       </c>
       <c r="FM35" s="50">
         <v>392.1</v>
       </c>
       <c r="FN35" s="50">
         <v>403.3</v>
       </c>
       <c r="FO35" s="50">
         <v>430.1</v>
       </c>
-      <c r="FP35" s="105"/>
-      <c r="FQ35" s="117"/>
+      <c r="FP35" s="50">
+        <v>507.9</v>
+      </c>
+      <c r="FQ35" s="115"/>
     </row>
-    <row r="36" spans="1:173" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:173" x14ac:dyDescent="0.3">
       <c r="A36" s="13" t="s">
         <v>23</v>
       </c>
       <c r="C36" s="62">
         <v>0</v>
       </c>
       <c r="D36" s="39">
         <v>0</v>
       </c>
       <c r="E36" s="37">
         <v>0</v>
       </c>
       <c r="F36" s="39">
         <v>0</v>
       </c>
       <c r="G36" s="37">
         <v>0</v>
       </c>
       <c r="H36" s="39">
         <v>0</v>
       </c>
       <c r="I36" s="37">
         <v>0</v>
       </c>
       <c r="J36" s="39">
@@ -27913,54 +28039,56 @@
       </c>
       <c r="FH36" s="50">
         <v>0</v>
       </c>
       <c r="FI36" s="50">
         <v>0</v>
       </c>
       <c r="FJ36" s="50">
         <v>0</v>
       </c>
       <c r="FK36" s="50">
         <v>0</v>
       </c>
       <c r="FL36" s="50">
         <v>0</v>
       </c>
       <c r="FM36" s="50">
         <v>0</v>
       </c>
       <c r="FN36" s="50">
         <v>0</v>
       </c>
       <c r="FO36" s="50">
         <v>0</v>
       </c>
-      <c r="FP36" s="105"/>
-      <c r="FQ36" s="117"/>
+      <c r="FP36" s="50">
+        <v>0</v>
+      </c>
+      <c r="FQ36" s="115"/>
     </row>
-    <row r="37" spans="1:173" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:173" x14ac:dyDescent="0.3">
       <c r="A37" s="13" t="s">
         <v>24</v>
       </c>
       <c r="C37" s="62">
         <v>226.5</v>
       </c>
       <c r="D37" s="39">
         <v>0</v>
       </c>
       <c r="E37" s="37">
         <v>243.7</v>
       </c>
       <c r="F37" s="39">
         <v>0</v>
       </c>
       <c r="G37" s="37">
         <v>258</v>
       </c>
       <c r="H37" s="39">
         <v>0</v>
       </c>
       <c r="I37" s="37">
         <v>271.89999999999998</v>
       </c>
       <c r="J37" s="39">
@@ -28330,54 +28458,56 @@
       </c>
       <c r="FH37" s="50">
         <v>1242.2</v>
       </c>
       <c r="FI37" s="50">
         <v>1321</v>
       </c>
       <c r="FJ37" s="50">
         <v>1414.7</v>
       </c>
       <c r="FK37" s="50">
         <v>1358.5</v>
       </c>
       <c r="FL37" s="50">
         <v>1184.3</v>
       </c>
       <c r="FM37" s="50">
         <v>1185.3</v>
       </c>
       <c r="FN37" s="50">
         <v>1119.2</v>
       </c>
       <c r="FO37" s="50">
         <v>1083.5999999999999</v>
       </c>
-      <c r="FP37" s="105"/>
-      <c r="FQ37" s="117"/>
+      <c r="FP37" s="50">
+        <v>1081.0999999999999</v>
+      </c>
+      <c r="FQ37" s="115"/>
     </row>
-    <row r="38" spans="1:173" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:173" x14ac:dyDescent="0.3">
       <c r="A38" s="13" t="s">
         <v>107</v>
       </c>
       <c r="C38" s="62">
         <v>3.1</v>
       </c>
       <c r="D38" s="39">
         <v>0</v>
       </c>
       <c r="E38" s="37">
         <v>2.4</v>
       </c>
       <c r="F38" s="39">
         <v>0</v>
       </c>
       <c r="G38" s="37">
         <v>3.1</v>
       </c>
       <c r="H38" s="39">
         <v>0</v>
       </c>
       <c r="I38" s="37">
         <v>3</v>
       </c>
       <c r="J38" s="39">
@@ -28703,102 +28833,104 @@
       </c>
       <c r="EJ38" s="51"/>
       <c r="EK38" s="51">
         <v>0.9</v>
       </c>
       <c r="EL38" s="51"/>
       <c r="EM38" s="51">
         <v>0.7</v>
       </c>
       <c r="EN38" s="51"/>
       <c r="EO38" s="51">
         <v>0.2</v>
       </c>
       <c r="EP38" s="51"/>
       <c r="EQ38" s="51">
         <v>-1.5</v>
       </c>
       <c r="ER38" s="51"/>
       <c r="ES38" s="51">
         <v>-2.2000000000000002</v>
       </c>
       <c r="ET38" s="51"/>
       <c r="EU38" s="51">
         <v>-3.4</v>
       </c>
-      <c r="EV38" s="107"/>
+      <c r="EV38" s="105"/>
       <c r="EW38" s="51">
         <v>-2.9</v>
       </c>
-      <c r="EX38" s="107"/>
+      <c r="EX38" s="105"/>
       <c r="EY38" s="51">
         <v>-2.1</v>
       </c>
-      <c r="EZ38" s="107"/>
+      <c r="EZ38" s="105"/>
       <c r="FA38" s="51">
         <v>-2.7</v>
       </c>
-      <c r="FB38" s="107"/>
+      <c r="FB38" s="105"/>
       <c r="FC38" s="51">
         <v>-2.9</v>
       </c>
       <c r="FD38" s="51"/>
       <c r="FE38" s="51">
         <v>-1</v>
       </c>
       <c r="FF38" s="51"/>
       <c r="FG38" s="51">
         <v>-1.2</v>
       </c>
       <c r="FH38" s="51">
         <v>-1.2</v>
       </c>
       <c r="FI38" s="51">
         <v>0.9</v>
       </c>
       <c r="FJ38" s="51">
         <v>-0.3</v>
       </c>
       <c r="FK38" s="51">
         <v>0.6</v>
       </c>
       <c r="FL38" s="51">
         <v>1</v>
       </c>
       <c r="FM38" s="51">
         <v>1.1000000000000001</v>
       </c>
       <c r="FN38" s="51">
         <v>1</v>
       </c>
       <c r="FO38" s="51">
         <v>0.3</v>
       </c>
-      <c r="FP38" s="105"/>
-      <c r="FQ38" s="117"/>
+      <c r="FP38" s="51">
+        <v>-0.2</v>
+      </c>
+      <c r="FQ38" s="115"/>
     </row>
-    <row r="39" spans="1:173" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:173" x14ac:dyDescent="0.3">
       <c r="A39" s="15" t="s">
         <v>67</v>
       </c>
       <c r="C39" s="68">
         <v>305.60000000000002</v>
       </c>
       <c r="D39" s="39">
         <v>0</v>
       </c>
       <c r="E39" s="43">
         <v>322.89999999999998</v>
       </c>
       <c r="F39" s="39">
         <v>0</v>
       </c>
       <c r="G39" s="43">
         <v>288.10000000000002</v>
       </c>
       <c r="H39" s="39">
         <v>0</v>
       </c>
       <c r="I39" s="43">
         <v>300.89999999999998</v>
       </c>
       <c r="J39" s="39">
@@ -29149,116 +29281,119 @@
       <c r="EL39" s="51"/>
       <c r="EM39" s="51">
         <f>+SUM(EM34:EM38)</f>
         <v>1953.8</v>
       </c>
       <c r="EN39" s="51"/>
       <c r="EO39" s="51">
         <f>+SUM(EO34:EO38)</f>
         <v>1824.2</v>
       </c>
       <c r="EP39" s="51"/>
       <c r="EQ39" s="51">
         <f>+SUM(EQ34:EQ38)</f>
         <v>1628.8</v>
       </c>
       <c r="ER39" s="51"/>
       <c r="ES39" s="51">
         <f>+SUM(ES34:ES38)</f>
         <v>1520.1000000000001</v>
       </c>
       <c r="ET39" s="51"/>
       <c r="EU39" s="51">
         <f>+SUM(EU34:EU38)</f>
         <v>1589.2</v>
       </c>
-      <c r="EV39" s="108"/>
+      <c r="EV39" s="106"/>
       <c r="EW39" s="51">
         <f>SUM(EW34:EW38)</f>
         <v>1623.9999999999998</v>
       </c>
-      <c r="EX39" s="108"/>
+      <c r="EX39" s="106"/>
       <c r="EY39" s="51">
         <f>SUM(EY34:EY38)</f>
         <v>1723.4</v>
       </c>
-      <c r="EZ39" s="108"/>
+      <c r="EZ39" s="106"/>
       <c r="FA39" s="51">
         <f>SUM(FA34:FA38)</f>
         <v>1747</v>
       </c>
-      <c r="FB39" s="108"/>
+      <c r="FB39" s="106"/>
       <c r="FC39" s="51">
         <f>SUM(FC34:FC38)</f>
         <v>1700.9</v>
       </c>
       <c r="FD39" s="51"/>
       <c r="FE39" s="51">
         <f>SUM(FE34:FE38)</f>
         <v>1753.6999999999998</v>
       </c>
       <c r="FF39" s="51"/>
       <c r="FG39" s="51">
         <f>SUM(FG34:FG38)</f>
         <v>1652.2</v>
       </c>
       <c r="FH39" s="51">
         <f>SUM(FH34:FH38)</f>
         <v>1554.9</v>
       </c>
       <c r="FI39" s="51">
         <f>SUM(FI34:FI38)</f>
         <v>1646.5</v>
       </c>
       <c r="FJ39" s="51">
         <f>SUM(FJ33:FJ38)</f>
         <v>1749.6000000000001</v>
       </c>
       <c r="FK39" s="51">
         <f>SUM(FK33:FK38)</f>
         <v>1710.8999999999999</v>
       </c>
       <c r="FL39" s="51">
         <f>SUM(FL34:FL38)</f>
         <v>1554.7</v>
       </c>
       <c r="FM39" s="51">
         <f>SUM(FM34:FM38)</f>
         <v>1578.6</v>
       </c>
       <c r="FN39" s="51">
         <f>SUM(FN34:FN38)</f>
         <v>1523.6000000000001</v>
       </c>
       <c r="FO39" s="51">
         <f>SUM(FO34:FO38)</f>
         <v>1514.1</v>
       </c>
-      <c r="FP39" s="105"/>
-      <c r="FQ39" s="117"/>
+      <c r="FP39" s="51">
+        <f>SUM(FP34:FP38)</f>
+        <v>1588.8999999999999</v>
+      </c>
+      <c r="FQ39" s="115"/>
     </row>
-    <row r="40" spans="1:173" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:173" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A40" s="15" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="66">
         <v>560.9</v>
       </c>
       <c r="D40" s="39">
         <v>0</v>
       </c>
       <c r="E40" s="63">
         <v>577.9</v>
       </c>
       <c r="F40" s="39">
         <v>0</v>
       </c>
       <c r="G40" s="63">
         <v>581.5</v>
       </c>
       <c r="H40" s="39">
         <v>0</v>
       </c>
       <c r="I40" s="63">
         <v>591.29999999999995</v>
       </c>
       <c r="J40" s="39">
@@ -29671,54 +29806,57 @@
       </c>
       <c r="FJ40" s="78">
         <f t="shared" si="2"/>
         <v>8854.6</v>
       </c>
       <c r="FK40" s="78">
         <f t="shared" si="2"/>
         <v>9258</v>
       </c>
       <c r="FL40" s="78">
         <f t="shared" si="2"/>
         <v>8724.6</v>
       </c>
       <c r="FM40" s="78">
         <f t="shared" si="2"/>
         <v>8640.6</v>
       </c>
       <c r="FN40" s="78">
         <f t="shared" si="2"/>
         <v>8631.7000000000007</v>
       </c>
       <c r="FO40" s="78">
         <f>+FO39+FO31</f>
         <v>8694.6</v>
       </c>
-      <c r="FP40" s="105"/>
-      <c r="FQ40" s="117"/>
+      <c r="FP40" s="78">
+        <f>FP31+FP39</f>
+        <v>8622.6</v>
+      </c>
+      <c r="FQ40" s="115"/>
     </row>
-    <row r="41" spans="1:173" s="46" customFormat="1" ht="15.75" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:173" s="46" customFormat="1" ht="15" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A41" s="72"/>
       <c r="B41" s="54"/>
       <c r="C41" s="74"/>
       <c r="D41" s="54"/>
       <c r="E41" s="73"/>
       <c r="F41" s="54"/>
       <c r="G41" s="73"/>
       <c r="H41" s="73"/>
       <c r="I41" s="73"/>
       <c r="J41" s="73"/>
       <c r="K41" s="73"/>
       <c r="L41" s="73"/>
       <c r="M41" s="73"/>
       <c r="N41" s="73"/>
       <c r="O41" s="73"/>
       <c r="P41" s="73"/>
       <c r="Q41" s="73"/>
       <c r="R41" s="73"/>
       <c r="S41" s="73"/>
       <c r="T41" s="73"/>
       <c r="U41" s="73"/>
       <c r="V41" s="73"/>
       <c r="W41" s="73"/>
       <c r="X41" s="73"/>
       <c r="Y41" s="73"/>
@@ -29846,54 +29984,54 @@
       <c r="EQ41" s="54"/>
       <c r="ER41" s="54"/>
       <c r="ES41" s="54"/>
       <c r="ET41" s="54"/>
       <c r="EU41" s="54"/>
       <c r="EV41" s="47"/>
       <c r="EW41" s="54"/>
       <c r="EX41" s="47"/>
       <c r="EY41" s="54"/>
       <c r="EZ41" s="47"/>
       <c r="FA41" s="54"/>
       <c r="FB41" s="47"/>
       <c r="FC41" s="54"/>
       <c r="FD41" s="54"/>
       <c r="FE41" s="54"/>
       <c r="FF41" s="54"/>
       <c r="FG41" s="54"/>
       <c r="FH41" s="54"/>
       <c r="FI41" s="54"/>
       <c r="FJ41" s="54"/>
       <c r="FK41" s="54"/>
       <c r="FL41" s="54"/>
       <c r="FM41" s="54"/>
       <c r="FN41" s="54"/>
       <c r="FO41" s="54"/>
-      <c r="FP41" s="106"/>
-      <c r="FQ41" s="118"/>
+      <c r="FP41" s="54"/>
+      <c r="FQ41" s="116"/>
     </row>
-    <row r="42" spans="1:173" s="46" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:173" s="46" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A42" s="48"/>
       <c r="B42" s="48"/>
       <c r="C42" s="75"/>
       <c r="D42" s="48"/>
       <c r="E42" s="76"/>
       <c r="F42" s="48"/>
       <c r="G42" s="76"/>
       <c r="H42" s="76"/>
       <c r="I42" s="76"/>
       <c r="J42" s="76"/>
       <c r="K42" s="76"/>
       <c r="L42" s="76"/>
       <c r="M42" s="76"/>
       <c r="N42" s="76"/>
       <c r="O42" s="76"/>
       <c r="P42" s="76"/>
       <c r="Q42" s="76"/>
       <c r="R42" s="76"/>
       <c r="S42" s="76"/>
       <c r="T42" s="76"/>
       <c r="U42" s="76"/>
       <c r="V42" s="76"/>
       <c r="W42" s="76"/>
       <c r="X42" s="76"/>
       <c r="Y42" s="76"/>
@@ -29945,108 +30083,106 @@
       <c r="BS42" s="76"/>
       <c r="BT42" s="76"/>
       <c r="BU42" s="76"/>
       <c r="BV42" s="76"/>
       <c r="BW42" s="76"/>
       <c r="BX42" s="76"/>
       <c r="BY42" s="76"/>
       <c r="BZ42" s="76"/>
       <c r="CA42" s="76"/>
       <c r="CB42" s="76"/>
       <c r="CC42" s="76"/>
       <c r="CD42" s="48"/>
       <c r="CE42" s="76"/>
       <c r="CF42" s="48"/>
       <c r="CG42" s="76"/>
       <c r="CH42" s="48"/>
       <c r="CI42" s="48"/>
       <c r="CJ42" s="48"/>
       <c r="CK42" s="80"/>
       <c r="CL42" s="80"/>
       <c r="CM42" s="80"/>
       <c r="CN42" s="80"/>
       <c r="CP42" s="80"/>
       <c r="CR42" s="80"/>
       <c r="CT42" s="80"/>
-      <c r="FP42" s="118"/>
-      <c r="FQ42" s="118"/>
     </row>
-    <row r="43" spans="1:173" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:173" x14ac:dyDescent="0.3">
       <c r="CK43" s="80"/>
       <c r="CL43" s="80"/>
       <c r="CM43" s="80"/>
       <c r="CN43" s="80"/>
       <c r="CP43" s="80"/>
       <c r="CR43" s="80"/>
       <c r="CT43" s="80"/>
     </row>
-    <row r="44" spans="1:173" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:173" x14ac:dyDescent="0.3">
       <c r="CK44" s="80"/>
       <c r="CL44" s="80"/>
       <c r="CM44" s="80"/>
       <c r="CN44" s="80"/>
       <c r="CP44" s="80"/>
       <c r="CR44" s="80"/>
       <c r="CT44" s="80"/>
     </row>
-    <row r="45" spans="1:173" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:173" x14ac:dyDescent="0.3">
       <c r="CK45" s="80"/>
       <c r="CL45" s="80"/>
       <c r="CM45" s="80"/>
       <c r="CN45" s="80"/>
       <c r="CP45" s="80"/>
       <c r="CR45" s="80"/>
       <c r="CT45" s="80"/>
     </row>
-    <row r="46" spans="1:173" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:173" x14ac:dyDescent="0.3">
       <c r="CK46" s="80"/>
       <c r="CL46" s="80"/>
       <c r="CM46" s="80"/>
       <c r="CN46" s="80"/>
       <c r="CP46" s="80"/>
       <c r="CR46" s="80"/>
       <c r="CT46" s="80"/>
     </row>
-    <row r="47" spans="1:173" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:173" x14ac:dyDescent="0.3">
       <c r="CK47" s="80"/>
       <c r="CL47" s="80"/>
       <c r="CM47" s="80"/>
       <c r="CN47" s="80"/>
       <c r="CP47" s="80"/>
       <c r="CR47" s="80"/>
       <c r="CT47" s="80"/>
     </row>
-    <row r="48" spans="1:173" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:173" x14ac:dyDescent="0.3">
       <c r="CK48" s="80"/>
       <c r="CL48" s="80"/>
       <c r="CM48" s="80"/>
       <c r="CN48" s="80"/>
       <c r="CP48" s="80"/>
       <c r="CR48" s="80"/>
       <c r="CT48" s="80"/>
     </row>
-    <row r="49" spans="89:98" x14ac:dyDescent="0.2">
+    <row r="49" spans="89:98" x14ac:dyDescent="0.3">
       <c r="CK49" s="80"/>
       <c r="CL49" s="80"/>
       <c r="CM49" s="80"/>
       <c r="CN49" s="80"/>
       <c r="CP49" s="80"/>
       <c r="CR49" s="80"/>
       <c r="CT49" s="80"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:AQ4"/>
     <mergeCell ref="A1:CI1"/>
     <mergeCell ref="A2:CI2"/>
     <mergeCell ref="A3:CI3"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="40" fitToWidth="2" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{70dfcab7-6e07-4495-94bc-b7420f08e7a3}" enabled="1" method="Standard" siteId="{0138c00a-98ed-4bcc-87e5-02f8062f4f3f}" contentBits="0" removed="0"/>